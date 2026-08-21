--- v0 (2026-05-06)
+++ v1 (2026-08-21)
@@ -12,59 +12,65 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="492">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="496">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
-    <t>А гармошка не печалит. Вып. 1. Популярная музыка для баяна, аккордеона,... [2007]</t>
+    <t xml:space="preserve"> Кошевая Л.-М.Стеклянный сад</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Романовский-Степанов Т. Песнь гор</t>
+  </si>
+  <si>
+    <t xml:space="preserve">А гармошка не печалит. Выпуск 1. </t>
   </si>
   <si>
     <t xml:space="preserve">Абдысагин Р.Т.,  Воля к Жизни. для фортепиано и симфонического оркестра. Партитура </t>
   </si>
   <si>
     <t xml:space="preserve">Абдысагин Р.Т.,  Жилище Бога. симфоническая картина для большого оркестра. Партитура </t>
   </si>
   <si>
     <t xml:space="preserve">Абдысагин Р.Т.,  Над сводом глубины. для 8 исполнителей. Партитура </t>
   </si>
   <si>
     <t>Агафонников В.,  Концерт для фортепиано с оркестром. Партитура [2002]</t>
   </si>
   <si>
     <t>Агибалов А.А.,  Концертные пьесы для семиструнной  гитары (тетрадь 1)</t>
   </si>
   <si>
     <t xml:space="preserve">Агибалов А.А.,  Концертные пьесы для семиструнной гитары. Тетрадь II </t>
   </si>
   <si>
     <t>Азарашвили В.,  Соната для скрипки соло.  [2005]</t>
   </si>
   <si>
     <t>Александр Журбин. Симфония №5</t>
   </si>
@@ -74,50 +80,53 @@
   <si>
     <t>Альбом классического репертуара для ф-но. Часть 2. Полифонические пьесы, этюды,... [2003]</t>
   </si>
   <si>
     <t>Альбом классического репертуара для ф-но. Часть 3. Пьесы, ансамбли. Первый класс ДМШ. Пьесы, ансамбли [2003]</t>
   </si>
   <si>
     <t>Анохин В.М.,  Потерянная тайна. Пьесы для фортепиано (синтезатора) [2009]К</t>
   </si>
   <si>
     <t>Ансамбли для шестиструнной гитары. Серия Золотой век гитары. Том 1. Ф.Карулли, Ф.Граньяни, А.Диабели, С.Молитор [2005]</t>
   </si>
   <si>
     <t>Артамонова А., Сборник пьес</t>
   </si>
   <si>
     <t>Артёмов В.,  Альбом кларнетиста. Произведения для кларнета [2000]</t>
   </si>
   <si>
     <t>Артюхов П., Басурманов А.,  Учебное пособие для баянистов и аккордеонистов.  [2002]</t>
   </si>
   <si>
     <t>Балтин А.,  Былина для арфы с оркестром. Партитура [2001]</t>
   </si>
   <si>
+    <t>Барас К. Концертная фантазия</t>
+  </si>
+  <si>
     <t>Бах И.,  Нотная тетрадь Анны Магдалены Бах для фортепиано.  [1993]</t>
   </si>
   <si>
     <t>Бах И.,  Хорошо темперированный клавир. Первый том / Под редакцией И.А. Истомина [2018]К</t>
   </si>
   <si>
     <t>Белодубровский М.,  Музыка для скрипки соло.</t>
   </si>
   <si>
     <t>Белунцов В.,  Пентаэдр для виолончели и ф-но. Латунная луна для муж. голоса, фагота и ф-но. Третий квартет для двух скрипок, альта и виолончели.  [2007]</t>
   </si>
   <si>
     <t>Белый П.,  Дом безрассудных транжир. Дуэт для виолончели и фортепиано [2009]</t>
   </si>
   <si>
     <t>Белый П.,  Четыре багатели. Четыре медленных вальса.Юмореска. Новелетта. Сонатины. для фортепиано [2009]</t>
   </si>
   <si>
     <t>Беринский С.,  Квартет № 2. Квартет № 3. для двух скрипок, альта и виолончели. Партитура [2000]</t>
   </si>
   <si>
     <t>Беринский С.,  Семь стихотворений А.С. Пушкина. Вокальный цикл для тенора баритона [2000]</t>
   </si>
   <si>
     <t>Бертрам А.,  Второй квартет. Струнные квартеты (две скрипки, альт, виолончель) [2000]</t>
@@ -338,53 +347,50 @@
   <si>
     <t xml:space="preserve">Дардыкина О.Н. Осенняя сказка для фортепиано. Сборник произведений </t>
   </si>
   <si>
     <t>Дардыкина О.Н., Летние наброски</t>
   </si>
   <si>
     <t>Двинина-Мирошниченко Н., Концерт Ангелов для четырех гитар</t>
   </si>
   <si>
     <t>Двойрин П., Веселый двор</t>
   </si>
   <si>
     <t>Двойрин П., Из далекого далека</t>
   </si>
   <si>
     <t>Двойрин П., Концерт для скрипки</t>
   </si>
   <si>
     <t>Двойрин П., Леденёв Р., Слонимский С., Полифоническая трилогия</t>
   </si>
   <si>
     <t>Двойрин П., Марийская тетрадь</t>
   </si>
   <si>
-    <t>Двойрин П., Праздник дедов</t>
-[...1 lines deleted...]
-  <si>
     <t>Двойрин П., Соната № 2</t>
   </si>
   <si>
     <t>Двойрин П., Соната № 3</t>
   </si>
   <si>
     <t>Двойрин П., Токкатина. Медитация. Северный ветер</t>
   </si>
   <si>
     <t>Двойрин П., Три географических танца</t>
   </si>
   <si>
     <t>Двойрин П., Элегическая тетрадь № 1</t>
   </si>
   <si>
     <t>Двойрин П., Элегическая тетрадь № 2</t>
   </si>
   <si>
     <t>Двойрин П., Элегическая тетрадь № 3</t>
   </si>
   <si>
     <t xml:space="preserve">Девуцкий В.,Девуцкий О.,  Всем изучающим гармонию. Образцы решений популярных гармонических задач. Учебно-методическое пособие </t>
   </si>
   <si>
     <t>Дмитриев С.,  Удаление и приближение…. Фортепианные трио (скрипка, виолончель, фортепиано) [2000]</t>
@@ -401,53 +407,50 @@
   <si>
     <t xml:space="preserve">Дубовской В.,  Песни и романсы. Для голоса и фортепиано.  Тетрадь 3 </t>
   </si>
   <si>
     <t xml:space="preserve">Дубовской В.,  Песни и романсы. Для голоса и фортепиано.  Тетрадь 4 </t>
   </si>
   <si>
     <t>Дубовской В., Дон Жуан в Египте</t>
   </si>
   <si>
     <t>Дубовской В., Песни и романсы (Тетрадь 17)</t>
   </si>
   <si>
     <t>Дубовской В., Песни и романсы (Тетрадь 18)</t>
   </si>
   <si>
     <t>Дубовской В., Песни и романсы (Тетрадь 19)</t>
   </si>
   <si>
     <t>Дубовской В., Песни и романсы (Тетрадь 21)</t>
   </si>
   <si>
     <t>Дубовской В., ПУГАЧЁВ</t>
   </si>
   <si>
-    <t>Дунаевский М. и Райнль Л. Почтовый роман. Сост. Н.Шафера [2001]</t>
-[...1 lines deleted...]
-  <si>
     <t>Дьяченко В.,  Вечная память. Чин за упокой. Для смешанного хора. Хоры без сопровождения [2004]</t>
   </si>
   <si>
     <t>Дьяченко В.,  Квартет № 3. Струнные квартеты (две скрипки, альт, виолончель) [2002]</t>
   </si>
   <si>
     <t>Дьяченко В., Медведь</t>
   </si>
   <si>
     <t>Евграфов Ю.,  В саду дней. Хоры без сопровождения</t>
   </si>
   <si>
     <t xml:space="preserve">Евграфов Ю.,  Осенний крик ястреба. Оратория. Для сопрано, баритона, хора и органа. Стихи И.Бродского </t>
   </si>
   <si>
     <t>Егорова М.,  Хрестоматия по русской музыке. Вып. 1. М.И.Глинка. Учебное пособие для музыкальных школ [2004]</t>
   </si>
   <si>
     <t>Ежикова Г. Пение на уроках сольфеджио для подготовительного класса ДМШ</t>
   </si>
   <si>
     <t>Ежикова Г., Пение на уроках сольфеджио для 1-2 классов ДМШ</t>
   </si>
   <si>
     <t>Ежикова Г., Пение на уроках сольфеджио для 3 - 4 классов ДМШ</t>
@@ -500,50 +503,56 @@
   <si>
     <t>Земцов Е.,  Ohnemaß. Концертная пьеса для фортепиано [2006]</t>
   </si>
   <si>
     <t xml:space="preserve">Земцов Е.,  Лермонтовский альбом. Вокальный цикл для баритона и фортепиано </t>
   </si>
   <si>
     <t>Земцов Е.,  Пять японских стихотворений.  [2005]</t>
   </si>
   <si>
     <t xml:space="preserve">Земцов Е.,  Три еврейские песни. для сопрано и фортепиано </t>
   </si>
   <si>
     <t xml:space="preserve">Земцов Е.,  Хиросима. Вокальный цикл для сопрано и фортепиано </t>
   </si>
   <si>
     <t xml:space="preserve">Земцов Е.,  Шесть строф Фёдора Сологуба. для баса и фортепиано </t>
   </si>
   <si>
     <t>Зиновьев В. Соната для альт-саксофона и фортепиано</t>
   </si>
   <si>
     <t>Зиновьев В. Сочинения для кларнета</t>
   </si>
   <si>
+    <t>Зиновьев В. Сочинения для скрипки и альта</t>
+  </si>
+  <si>
+    <t>Зятьков С. &amp;quot;Лечь там и тогда - услыхать&amp;quot;</t>
+  </si>
+  <si>
     <t>Иван Ласковский. Избранные произведения для фортепиано (1799-1855)</t>
   </si>
   <si>
     <t>Иванов В.,  Пьесы, обработки, этюды. МАСТЕРА БАЯННОГО ИСКУССТВА. Ред.-сост. серии А.Судариков [2001]</t>
   </si>
   <si>
     <t>Играем и танцуем. Выпуск 2. Игры для детей дошкольного возраста [2019]</t>
   </si>
   <si>
     <t>Играем и танцуем. Выпуск 3. Игры для детей дошкольного возраста [1994]</t>
   </si>
   <si>
     <t>Играем и танцуем. Выпуск 4. Игры для детей дошкольного возраста [2019]</t>
   </si>
   <si>
     <t>Израйлевич Л.,  Концертино. Клавир и партия. Произведения для кларнета [2007]</t>
   </si>
   <si>
     <t>Израйлевич Л.,  Этюды. для трубы [2007]</t>
   </si>
   <si>
     <t>Йонг Д.Л.,  Сори №11 для контрабаса соло.  [2005]</t>
   </si>
   <si>
     <t>Кажлаев М.,  Желтые листья.  [2012]</t>
@@ -620,50 +629,53 @@
   <si>
     <t>Комиссаров А., Испанские песни</t>
   </si>
   <si>
     <t>Копытько В.,  Каприччио для двух голосов и ансамбля ударных инструментов. Опус 35, версия 2. Текст из Эдгара По [2007]</t>
   </si>
   <si>
     <t>Корганов Т.,  Триптих для квинтета медных духовых инструментов. Партитура и партии [2006]</t>
   </si>
   <si>
     <t>Кривицкий Д.,  Любовь и жизнь. Венок сонетов.  [2001]</t>
   </si>
   <si>
     <t>Кривицкий Д.,  Шесть сонат для виолончели соло.  [2005]</t>
   </si>
   <si>
     <t>Кривицкий Д.,  Шесть сонат для семейства кларнетов. Произведения для кларнета [2008]</t>
   </si>
   <si>
     <t>Кривицкий Д.,  Шесть сонат для семейства тромбонов. Произведения для тромбона [2004]</t>
   </si>
   <si>
     <t>Кривицкий Д.,  Шесть сонат. для скрипки соло [2003]</t>
   </si>
   <si>
+    <t>Крымская А. 21 вокализ для голоса и фортепиано (II тетрадь)</t>
+  </si>
+  <si>
     <t xml:space="preserve">Крымская А.С. Два вокальных цикла. </t>
   </si>
   <si>
     <t xml:space="preserve">Крымская А.С. Романсы и песни. для голоса и фортепиано </t>
   </si>
   <si>
     <t xml:space="preserve">Крымская А.С. Романсы и песни. для низкого голоса и фортепиано </t>
   </si>
   <si>
     <t xml:space="preserve">Крымский С.М. Два вокальных цикла  на стихи поэтов Северного Кавказа. для голоса и фортепиано </t>
   </si>
   <si>
     <t xml:space="preserve">Крымский С.М.,  12 прелюдий от ноты «до». для фортепиано </t>
   </si>
   <si>
     <t xml:space="preserve">Крымский С.М.,  14 еврейских танцев. для фортепиано </t>
   </si>
   <si>
     <t xml:space="preserve">Крымский С.М.,  19 старинных японских танка (пятистиший). для сопрано, баритона и фортепиано </t>
   </si>
   <si>
     <t xml:space="preserve">Крымский С.М.,  Звезда полей. песни и романсы для голоса и фортепиано </t>
   </si>
   <si>
     <t xml:space="preserve">Крымский С.М.,  Квартет для двух скрипок, альта и виолончели. Партитура </t>
@@ -692,71 +704,71 @@
   <si>
     <t xml:space="preserve">Крымский С.М.,  Соната для четырех флейт. </t>
   </si>
   <si>
     <t>Крымский С.М.,  Соната. Для фортепиано</t>
   </si>
   <si>
     <t xml:space="preserve">Крымский С.М.,  Суждения Конфуция. Пять стихотворений Ли Бо для голоса и фортепиано. </t>
   </si>
   <si>
     <t xml:space="preserve">Крымский С.М.,  Четыре стихотворения поэтов XI века. для голоса и фортепиано </t>
   </si>
   <si>
     <t xml:space="preserve">Крымский С.М.,  Экклезиаст. Кантата для голоса и камерного оркестра. Клавир </t>
   </si>
   <si>
     <t>Кузнецов А., Сборник джазовых соло</t>
   </si>
   <si>
     <t>Кузьмина А., Ангел вопияше</t>
   </si>
   <si>
     <t>Курбан-Ниязов О.,  Туркменский напев. для скрипки соло [2007]</t>
   </si>
   <si>
+    <t>Курбанов Д. EL CANT DE LA SIBIL-LA (Сивиллина песня)</t>
+  </si>
+  <si>
     <t xml:space="preserve">Кусс М.И. Трио. Для скрипки, виолончели, фортепиано </t>
   </si>
   <si>
-    <t>Кусс М.И.,  Вокальные циклы  на слова И.А.Бунина и Ф.И.ТютчеваТри русские народные песни. для голоса и фортепиано [2011]</t>
-[...1 lines deleted...]
-  <si>
     <t>Кусс М.И.,  Потаенный край. Поэма для симфонического оркестра. Партитура [2012]</t>
   </si>
   <si>
     <t xml:space="preserve">Кусс М.И.,  Поэма для скрипки и фортепиано. </t>
   </si>
   <si>
     <t xml:space="preserve">Кусс М.И.,  Романсы на стихи Ф. Тютчева «Из поэзии Тютчева» и Две псковские песни. Для голоса и фортепиано </t>
   </si>
   <si>
-    <t xml:space="preserve">Кусс М.И.,  Русские народные песни. Для голоса и фортепиано. Обработка Маргариты Кусс </t>
-[...1 lines deleted...]
-  <si>
     <t>Л. Фишкина. Новый год в семье Октавы</t>
   </si>
   <si>
+    <t>Лаврова С. Теория аффектов</t>
+  </si>
+  <si>
     <t>Ларин А.,  За горами, за лесами. Для кларнета, скрипки, альта и виолончели [2007]</t>
   </si>
   <si>
     <t>Ларин А.,  Триптих на стихи Даниила Андреева. Для баса, смешанного хора и фортепиано [2007]</t>
   </si>
   <si>
     <t>Ларин А.Л.,  Песни Тамбовского края. Кантата.  [2009]</t>
   </si>
   <si>
     <t xml:space="preserve">Ларин А.Л.,  Произведения для арфы. </t>
   </si>
   <si>
     <t>Левянт М., Два стихотворения Бориса Пастернака</t>
   </si>
   <si>
     <t>Левянт М., Музыка из спектакля &amp;quot;Любовь и голуби&amp;quot;</t>
   </si>
   <si>
     <t>Левянт М., Прелюдии</t>
   </si>
   <si>
     <t>Левянт М., Пять романсов</t>
   </si>
   <si>
     <t>Линдгрен Л. Прелюдии. op 19 (издание с CD-диском) [2019]</t>
@@ -794,53 +806,50 @@
   <si>
     <t>Матюшин М., Композиция в четвертях тона</t>
   </si>
   <si>
     <t>Микита А.И. Л. Бетховен: из письма к &amp;quot;Бессмертной возлюбленной&amp;quot;</t>
   </si>
   <si>
     <t>Минков М.А.,  Балаганчик. Вокальные циклы на слова А.Блока для высокого голоса и фортепиано [2011]</t>
   </si>
   <si>
     <t xml:space="preserve">Минков М.А.,  Песни обывателя. Шесть музыкальных картин на стихи Саши Черного для голоса и фортепиано </t>
   </si>
   <si>
     <t xml:space="preserve">Минков М.А.,  Плач гитары. Вокальный цикл на слова Федерика Гарсиа Лорки. Для голоса и фортепиано </t>
   </si>
   <si>
     <t>Мирославский И. Память (2026)</t>
   </si>
   <si>
     <t>Мирославский И. Родная земля</t>
   </si>
   <si>
     <t>Мирославский И., Маленький секрет</t>
   </si>
   <si>
-    <t>Мирославский И.В. Колыбельные</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Мирославский И.В.,  Десять песен для детей. </t>
   </si>
   <si>
     <t xml:space="preserve">Мндоянц Н.,  Сонатина для виолончели и фортепиано. </t>
   </si>
   <si>
     <t>Многоголосная исповедь. Тетрадь 1</t>
   </si>
   <si>
     <t>Многоголосная исповедь. Тетрадь 2</t>
   </si>
   <si>
     <t>Монасыпов А.,  Соната для скрипки и фортепиано.  [2007]</t>
   </si>
   <si>
     <t xml:space="preserve">Морозов Е.,  Воспевая Камчатку. Обработки песенного фольклора коренных народов Камчатки. Авторские произведения. </t>
   </si>
   <si>
     <t>Мошкин А.,  Кот, которому снилась Африка. Вокальная музыка. Песни для детей [2007]</t>
   </si>
   <si>
     <t>Мошкин А.,  Мы ждем весну. Музыкальная сказка для детей по сценарию М. Савельева [2009]</t>
   </si>
   <si>
     <t>Мошкин А.,  Песенки без слов. Фортепианные пьесы для детей [2010]</t>
@@ -884,122 +893,119 @@
   <si>
     <t>Низамов Э., CONCERTO GROSSO. Партитура</t>
   </si>
   <si>
     <t>Низамов Э., ШЕСТЬ ХОРОВ</t>
   </si>
   <si>
     <t xml:space="preserve">Никитин А.П.,  Былина для духового оркестра. Партитура </t>
   </si>
   <si>
     <t xml:space="preserve">Никитин А.П.,  Концерт №1 для скрипки и струнного оркестра. Партитура </t>
   </si>
   <si>
     <t xml:space="preserve">Никитина О.,  Старинные танцы Европы и пьесы в форме танцев. </t>
   </si>
   <si>
     <t>Николаев А.А.,  Венок Алябьеву. Концерт для хора на стихи русских поэтов XIX века. Хоры без сопровождения [2003]</t>
   </si>
   <si>
     <t>Николаев А.А.,  Концерт для флейты и струнного оркестра. Партитура [2003]</t>
   </si>
   <si>
     <t xml:space="preserve">Николаев В.,  Осенняя фантазия. Для струнных ансамблей </t>
   </si>
   <si>
-    <t xml:space="preserve">Николаев Ю. Багатели. 24 пьесы для фортепиано во всех тональностях </t>
-[...1 lines deleted...]
-  <si>
     <t>Николаев Ю.,  Три сонаты. Сборник нотных произведений для фортепиано</t>
   </si>
   <si>
     <t xml:space="preserve">Никонов  А.О.,  Концерт для трубы in B с оркестром. Переложение для трубы и фортепиано автора </t>
   </si>
   <si>
     <t xml:space="preserve">Никонов  А.О.,  Простые пьесы для фортепиано.  </t>
   </si>
   <si>
     <t>Органные фантазии женщин-творцов (редактор-составитель М. Макаренко)</t>
   </si>
   <si>
     <t xml:space="preserve">Оригинальные пьесы. Баян, аккордеон. Ред.-сост. А.Судариков. Старшие классы ДМШ, ДШИ </t>
   </si>
   <si>
     <t>Осипова Л.,  Когда всё получается. Ансамбли для фортепиано в 4 руки и для двух фортепиано в 4 и 8 рук [2007]</t>
   </si>
   <si>
     <t>Осколков - мл. С., Птицы под дождём</t>
   </si>
   <si>
     <t>Осколков - мл. С., Соната для флейты и фортепиано. Произведения для флейты соло</t>
   </si>
   <si>
     <t xml:space="preserve">Павленко С.,  В подражание Денисову. Для фагота и фортепиано </t>
   </si>
   <si>
     <t xml:space="preserve">Павленко С.,  Сюита воды. Для баса и органа. На стихи Федерико Гарсия Лорки. </t>
   </si>
   <si>
     <t xml:space="preserve">Павлючук А.,  Двадцать маленьких комплиментов газете «МУЗЫКАЛЬНОЕ ОБОЗРЕНИЕ».  </t>
   </si>
   <si>
     <t xml:space="preserve">Павлючук А.,  Квартет для четырех флейт. Партитура </t>
   </si>
   <si>
     <t xml:space="preserve">Пайбердин О.,  Sinfonia. Партитура </t>
   </si>
   <si>
     <t xml:space="preserve">Пайбердин О.,  Багатель для флейты и кларнета. Духовые ансамбли. Партитура </t>
   </si>
   <si>
+    <t>Пархоменко Р. ST/EL</t>
+  </si>
+  <si>
     <t xml:space="preserve">Парцхаладзе М.,  Детский альбом. Тетрадь 2 </t>
   </si>
   <si>
     <t xml:space="preserve">Парцхаладзе М.,  Рады мы весне. Вокальная музыка. Песни для детей </t>
   </si>
   <si>
     <t xml:space="preserve">Пекарский М.,  Транскрипции для вибрафона и фортепиано. Произведения для ударных инструментов </t>
   </si>
   <si>
     <t xml:space="preserve">Пескин В.,  Концерт для валторны (F) и фортепиано. Произведения для валторны </t>
   </si>
   <si>
     <t xml:space="preserve">Пескин В.,  Концерт для кларнета с оркестром. Клавир (с приложением партии кларнета) </t>
   </si>
   <si>
     <t xml:space="preserve">Петров Е.,  Детские пьесы. Альбом для детей и юношества </t>
   </si>
   <si>
     <t>Пеунов В., PALINDRUMS</t>
   </si>
   <si>
     <t xml:space="preserve">Пиатти К.А., 12 Каприсов. Воспоминание о Трубадуре Верди. </t>
   </si>
   <si>
-    <t xml:space="preserve">Пивницкая О.,  Школа фольклорного сольфеджирования. Учебное пособие для детей среднего школьного возраста. Выпуск 1 </t>
-[...1 lines deleted...]
-  <si>
     <t>Пивницкая О.,  Школа фольклорного сольфеджирования. Учебное пособие для детей среднего школьного возраста. Выпуск 2</t>
   </si>
   <si>
     <t xml:space="preserve">Платонов В.,  Трио для кларнета, скрипки и фортепиано. Произведения для смешанных составов </t>
   </si>
   <si>
     <t xml:space="preserve">Платонов В., Платонова Д.,  Мир токкаты. </t>
   </si>
   <si>
     <t xml:space="preserve">Платонов В., Платонова С. Нескучные ансамбли для фортепиано в 4, 6 и 8 рук. Для детей и взрослых </t>
   </si>
   <si>
     <t>Платонова Д. АЛЛЮЗИИ</t>
   </si>
   <si>
     <t xml:space="preserve">Платонова Д. Чудо-домик. пьесы и ансамбли для юных музыкантов </t>
   </si>
   <si>
     <t>Платонова Д.,  Ансамбли для юных музыкантов. для учащихся младших и средних классов ДМШ</t>
   </si>
   <si>
     <t>Платонова Д., Маленькая сюита</t>
   </si>
   <si>
     <t>Платонова Д., Чудо-домик для флейты</t>
@@ -1013,71 +1019,77 @@
   <si>
     <t xml:space="preserve">Подгайц Е.,  Квинтет для двух скрипок, фагота, контрабаса и фортепиано. Партитура. Произведения для смешанных составов </t>
   </si>
   <si>
     <t xml:space="preserve">Подгайц Е.,  Полезный совет. Песни и хоры для детей </t>
   </si>
   <si>
     <t>Позюмский Р., Восемь пьес для консорта виол</t>
   </si>
   <si>
     <t xml:space="preserve">Полифония-2. Репертуар ДМШ и ссузов и вузов Ред.-сост. серии А.Судариков </t>
   </si>
   <si>
     <t xml:space="preserve">Полифония-3. Репертуар ДМШ и ссузов и вузов Ред.-сост. серии А.Судариков </t>
   </si>
   <si>
     <t>Пономарева О. Пьесы для виолончели и фортепиано</t>
   </si>
   <si>
     <t>Попов С. Инструментоведение. Рабочая тетрадь</t>
   </si>
   <si>
     <t>Поспелова А. PiFluViCe</t>
   </si>
   <si>
+    <t xml:space="preserve">Почтовый роман. И.Дунаевский и Л. Райнль </t>
+  </si>
+  <si>
     <t>Произведения для хора без сопровождения. Гнесинский дом [2009]</t>
   </si>
   <si>
     <t xml:space="preserve">Прокофьев С.,  Детская музыка. </t>
   </si>
   <si>
     <t xml:space="preserve">Пьесы для детей и юношества. Транскрипция для гитары В.Агабабова </t>
   </si>
   <si>
     <t xml:space="preserve">Пьесы для квинтета контрабасов. Струнные ансамбли. Аранжировка Р.Габдуллина и Н.Горбунова </t>
   </si>
   <si>
     <t xml:space="preserve">Пьесы и обработки на фольклорной основе. Баян, аккордеон. Ред.-сост. А.Судариков. Училище. ВУЗ </t>
   </si>
   <si>
     <t xml:space="preserve">Пьянков В.,  Печальные песни. Концерт для смешанного хора, соч. 32. Стихи А.Блока. Хоры без сопровождения. Партитура </t>
   </si>
   <si>
     <t xml:space="preserve">Пьянков В.В.,  Ноктюрны. хоровой цикл </t>
   </si>
   <si>
+    <t>Радвилович А. CONCERTANTE. Ludus instrumentorum</t>
+  </si>
+  <si>
     <t xml:space="preserve">Рахмадиев Е.,  Концерт для скрипки с оркестром. Клавир. Переложение для скрипки и фортепиано автора </t>
   </si>
   <si>
     <t>Репертуар хормейстера XXI века. Выпуск 1</t>
   </si>
   <si>
     <t>Репертуар хормейстера XXI века. Выпуск 2</t>
   </si>
   <si>
     <t>Репертуар хормейстера XXI века. Выпуск 3</t>
   </si>
   <si>
     <t>Репертуар хормейстера XXI века. Выпуск 4</t>
   </si>
   <si>
     <t>Репертуар хормейстера XXI века. Выпуск 5</t>
   </si>
   <si>
     <t xml:space="preserve">Римский-Корсаков Н.,  Романсы.  </t>
   </si>
   <si>
     <t xml:space="preserve">Ровнер А.А. Вечер ветви наклонял. Мелодекламация на стихи Виктории Андреевой </t>
   </si>
   <si>
     <t xml:space="preserve">Родионова Л.,  Юпитер. Симфония. Симфония для органа </t>
@@ -1124,50 +1136,53 @@
   <si>
     <t xml:space="preserve">Русский альбом. Пьесы для фортепиано. Выпуск 1 </t>
   </si>
   <si>
     <t xml:space="preserve">Русский альбом. Пьесы для фортепиано. Выпуск 2 </t>
   </si>
   <si>
     <t xml:space="preserve">Русяева И.,  Чтение с листа на уроках сольфеджио. Выпуск 2. Учебное пособие </t>
   </si>
   <si>
     <t xml:space="preserve">Рябов В.,  Сочинения для фортепиано. Том 1 </t>
   </si>
   <si>
     <t xml:space="preserve">Рябов В.,  Элегия памяти Льва Наумова. для скрипки и фортепиано </t>
   </si>
   <si>
     <t xml:space="preserve">Сакаева-Ростимашенко Т.,  Соната-поэма для ударных инструментов и фортепиано. </t>
   </si>
   <si>
     <t xml:space="preserve">Салиман-Владимиров Д.,  Поэма для виолончели и фортепиано. </t>
   </si>
   <si>
     <t>Саржант А., ПОЭМА к 75-летию Великой Победы</t>
   </si>
   <si>
+    <t xml:space="preserve">Свиридов Г.,  Полное собрание сочинений. Т.10.  </t>
+  </si>
+  <si>
     <t>Свиридов Г.,  Полное собрание сочинений. Т.11</t>
   </si>
   <si>
     <t xml:space="preserve">Свиридов Г.,  Полное собрание сочинений. Т.12А. Из Шекспира. Матросская песня. Песни на слова Роберта Бёрнса </t>
   </si>
   <si>
     <t xml:space="preserve">Свиридов Г.,  Полное собрание сочинений. Т.13. </t>
   </si>
   <si>
     <t xml:space="preserve">Свиридов Г.,  Полное собрание сочинений. Т.18. Сочинения для хора без сопровождения </t>
   </si>
   <si>
     <t xml:space="preserve">Свиридов Г.,  Полное собрание сочинений. Т.20. Пушкинский венок. Ночные облака. Ладога </t>
   </si>
   <si>
     <t>Свиридов Г.,  Полное собрание сочинений. Т.21</t>
   </si>
   <si>
     <t xml:space="preserve">Свиридов Г.,  Полное собрание сочинений. Т.26А. </t>
   </si>
   <si>
     <t xml:space="preserve">Семёнов А.В. Новый год у лукоморья. Мюзикл. Либретто на стихи А. Семина по... </t>
   </si>
   <si>
     <t>Семёнов А.В.,  Трио. Фортепианные трио (скрипка, виолончель, фортепиано). Партитура</t>
@@ -1244,95 +1259,95 @@
   <si>
     <t>Судариков А., Источник вдохновения</t>
   </si>
   <si>
     <t>Судзиловский Я.,  Deus, in adiutorium…. Для сопрано, меццо-сопрано (контртенора), арфы, колокольчика и тамтама [2008]</t>
   </si>
   <si>
     <t>Сумароков В. Музыка для кларнета соло и в ансамбле</t>
   </si>
   <si>
     <t xml:space="preserve">Сумароков В.,  Приношение Босху. Для ударных, клавесина и виолончели </t>
   </si>
   <si>
     <t>Схаплок Г., Произведения для флейты и фортепиано</t>
   </si>
   <si>
     <t>Сысоев А., Вариации и аплодисменты</t>
   </si>
   <si>
     <t>Тихон Романовский-Степанов. Четыре пьесы</t>
   </si>
   <si>
     <t>Тканов Ю.,  Гершвин-фантазия для альта и камерного оркестра. Партитура</t>
   </si>
   <si>
+    <t xml:space="preserve">Тканов Ю.,  Гершвин-фантазия. для альта и фортепиано. Клавир </t>
+  </si>
+  <si>
     <t>Транскрипции для фортепиано. Свободное переложение Алексея Герасимова (Тетрадь 1)</t>
   </si>
   <si>
     <t>Транскрипции для фортепиано. Свободное переложение Алексея Герасимова (Тетрадь 2)</t>
   </si>
   <si>
     <t>Третьяков А.,  Милость мира… Литургия Св. И.Златоуста.  [2004]</t>
   </si>
   <si>
     <t>Третьяков А.,  Три херувимские песни для смешанного хора (партитура и голоса).  [2002]</t>
   </si>
   <si>
     <t>Третьяков А.,  Что тя наречем, Пророче… Стихира на литии на усекновение главы И.Крестителя.  [2004]</t>
   </si>
   <si>
     <t>Турсунов П.,  Детская тетрадь. для фортепиано [2004]</t>
   </si>
   <si>
     <t>Уманский К.,  Приближение. Для четырех тромбонов и ударных [2002]</t>
   </si>
   <si>
     <t xml:space="preserve">Урсон А., Русские народные песни. Иллюстрированное нотное издание </t>
   </si>
   <si>
     <t>Успенский В.,  Концерт для альта, камерного оркестра и смешанного хора. Партитура [2002]</t>
   </si>
   <si>
     <t>Успенский В.,  Концерт для тромбона и симфонического оркестра. Партитура [2007]</t>
   </si>
   <si>
     <t>Флярковский А.,  Картинки природы. Четыре зарисовки. для фортепиано [2005]</t>
   </si>
   <si>
     <t>Флярковский А.,  Квартет «Памяти...». Струнные квартеты (две скрипки, альт, виолончель) [2008]</t>
   </si>
   <si>
     <t xml:space="preserve">Флярковский А.,  Откровения. Вокальные произведения для высокого голоса </t>
   </si>
   <si>
     <t>Флярковский А.,  Песни. 41-й, 43-й, 45-й [2011]</t>
   </si>
   <si>
-    <t>Флярковский А.,  Романтическая поэма. Для трубы и оркестра. Клавир. Произведения для трубы [2005]</t>
-[...1 lines deleted...]
-  <si>
     <t>Фомин Е.,  Избранные этюды зарубежных композиторов для трубы. Репертуар музыкальных вузов. Ред.-сост. Е. Фомин [2005]</t>
   </si>
   <si>
     <t>Фортунатов К.А.,  ЮНЫЙ СКРИПАЧ. Школа этюдов. Часть 2. Этюды в трех позициях [1994]</t>
   </si>
   <si>
     <t>Фортунатов К.А.,  ЮНЫЙ СКРИПАЧ. Школа этюдов. Часть 3. Этюды в пяти позициях [1994]</t>
   </si>
   <si>
     <t>Фортунатов К.А.,  ЮНЫЙ СКРИПАЧ. Школа этюдов. Часть 4. Техника левой и правой руки [1994]</t>
   </si>
   <si>
     <t>Фортунатов К.А.,  ЮНЫЙ СКРИПАЧ. Школа этюдов. Часть 5. Техника исполнения аккордов [1994]</t>
   </si>
   <si>
     <t>Фортунатов К.А.,  ЮНЫЙ СКРИПАЧ. Школа этюдов. Часть 6. Пьесы в форме этюдов [1994]</t>
   </si>
   <si>
     <t>Фортунатов К.А.,  ЮНЫЙ СКРИПАЧ. Школа этюдов. Часть 7. Полифония [1994]</t>
   </si>
   <si>
     <t xml:space="preserve">Фраёнова Е.М.,  Русское народное музыкальное творчество. Хрестоматия </t>
   </si>
   <si>
     <t>Франкштейн Б.,  За далью даль. Дуэт-квартет для струнного квартета, фортепиано и тенора. Партитура [2009]</t>
@@ -1476,53 +1491,50 @@
     <t>Шуберт Ф.,  Музыкальные моменты. Шедевры мирового исполнительского искусства [1993]</t>
   </si>
   <si>
     <t>Эрикона Ю., Вождь краснокожих</t>
   </si>
   <si>
     <t>Этюды для баяна (аккордеона). Старшие классы ДМШ [2003]</t>
   </si>
   <si>
     <t>Этюды и упражнения для аккордеона. 1-2 класс ДМШ, ДШИ. Сост. М.Бородин [2005]</t>
   </si>
   <si>
     <t>Эшпай А.Я.,  Венгерские напевы для скрипки и фортепиано.  [2008]</t>
   </si>
   <si>
     <t>Эшпай А.Я.,  Никогда ты не узнаешь…. Песня. Произведения для голоса и фортепиано (органа) [1999]</t>
   </si>
   <si>
     <t>Ю. Буцко,Трио № 4 &amp;quot;Ангел пустыни&amp;quot;</t>
   </si>
   <si>
     <t>Ю. Буцко. Соната № 2 &amp;quot;Плач&amp;quot;</t>
   </si>
   <si>
     <t>Ю. Буцко. Соната в 4 фрагментах</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Юный органист. Хрестоматия. Сост. А. Сидельникова </t>
   </si>
   <si>
     <t>Юрий Буцко. Партита</t>
   </si>
   <si>
     <t>Якушенко И.,  Царевна-лягушка. Русский мюзикл в двух действиях. Клавир [2006]</t>
   </si>
   <si>
     <t xml:space="preserve">Ярешко А.,  Народные песни Великой Отечественной войны. Сборник </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1857,3987 +1869,4019 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B491"/>
+  <dimension ref="A1:B495"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B491" sqref="B491"/>
+      <selection activeCell="B495" sqref="B495"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="180.385" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2">
-        <v>75.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="2">
-        <v>250.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="2">
-        <v>300.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="2">
-        <v>300.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="2">
-        <v>250.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="2">
-        <v>170.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="2">
-        <v>170.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="2">
-        <v>50.0</v>
+        <v>170.0</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="2">
-        <v>1000.0</v>
+        <v>170.0</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="2">
-        <v>400.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="2">
-        <v>110.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="2">
-        <v>110.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="2">
-        <v>200.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="2">
-        <v>150.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="2">
-        <v>450.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="2">
-        <v>110.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="2">
-        <v>150.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="2">
-        <v>100.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="2">
-        <v>100.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="2">
-        <v>950.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="2">
-        <v>130.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="2">
-        <v>320.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="2">
-        <v>100.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="2">
-        <v>100.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="2">
-        <v>100.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="2">
-        <v>75.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="2">
-        <v>80.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="2">
-        <v>220.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="2">
-        <v>250.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
         <v>31</v>
       </c>
       <c r="B31" s="2">
-        <v>100.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
         <v>32</v>
       </c>
       <c r="B32" s="2">
-        <v>80.0</v>
+        <v>220.0</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="B33" s="2">
-        <v>100.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
         <v>34</v>
       </c>
       <c r="B34" s="2">
-        <v>75.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="2">
-        <v>90.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
         <v>36</v>
       </c>
       <c r="B36" s="2">
-        <v>550.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="2">
-        <v>150.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
         <v>38</v>
       </c>
       <c r="B38" s="2">
-        <v>100.0</v>
+        <v>90.0</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
         <v>39</v>
       </c>
       <c r="B39" s="2">
-        <v>130.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
         <v>40</v>
       </c>
       <c r="B40" s="2">
-        <v>75.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
         <v>41</v>
       </c>
       <c r="B41" s="2">
         <v>100.0</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
         <v>42</v>
       </c>
       <c r="B42" s="2">
-        <v>80.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
         <v>43</v>
       </c>
       <c r="B43" s="2">
         <v>75.0</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
         <v>44</v>
       </c>
       <c r="B44" s="2">
-        <v>75.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
         <v>45</v>
       </c>
       <c r="B45" s="2">
-        <v>75.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
         <v>46</v>
       </c>
       <c r="B46" s="2">
-        <v>500.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
         <v>47</v>
       </c>
       <c r="B47" s="2">
-        <v>300.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" t="s">
         <v>48</v>
       </c>
       <c r="B48" s="2">
-        <v>300.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" t="s">
         <v>49</v>
       </c>
       <c r="B49" s="2">
-        <v>300.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" t="s">
         <v>50</v>
       </c>
       <c r="B50" s="2">
-        <v>430.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" t="s">
         <v>51</v>
       </c>
       <c r="B51" s="2">
-        <v>430.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" t="s">
         <v>52</v>
       </c>
       <c r="B52" s="2">
-        <v>430.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" t="s">
         <v>53</v>
       </c>
       <c r="B53" s="2">
         <v>430.0</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" t="s">
         <v>54</v>
       </c>
       <c r="B54" s="2">
         <v>430.0</v>
       </c>
     </row>
     <row r="55" spans="1:2">
       <c r="A55" t="s">
         <v>55</v>
       </c>
       <c r="B55" s="2">
         <v>430.0</v>
       </c>
     </row>
     <row r="56" spans="1:2">
       <c r="A56" t="s">
         <v>56</v>
       </c>
       <c r="B56" s="2">
         <v>430.0</v>
       </c>
     </row>
     <row r="57" spans="1:2">
       <c r="A57" t="s">
         <v>57</v>
       </c>
       <c r="B57" s="2">
-        <v>600.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="58" spans="1:2">
       <c r="A58" t="s">
         <v>58</v>
       </c>
       <c r="B58" s="2">
-        <v>100.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="59" spans="1:2">
       <c r="A59" t="s">
         <v>59</v>
       </c>
       <c r="B59" s="2">
-        <v>110.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="60" spans="1:2">
       <c r="A60" t="s">
         <v>60</v>
       </c>
       <c r="B60" s="2">
-        <v>100.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="61" spans="1:2">
       <c r="A61" t="s">
         <v>61</v>
       </c>
       <c r="B61" s="2">
-        <v>75.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="62" spans="1:2">
       <c r="A62" t="s">
         <v>62</v>
       </c>
       <c r="B62" s="2">
-        <v>200.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="63" spans="1:2">
       <c r="A63" t="s">
         <v>63</v>
       </c>
       <c r="B63" s="2">
-        <v>300.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="64" spans="1:2">
       <c r="A64" t="s">
         <v>64</v>
       </c>
       <c r="B64" s="2">
-        <v>150.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="65" spans="1:2">
       <c r="A65" t="s">
         <v>65</v>
       </c>
       <c r="B65" s="2">
-        <v>150.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="66" spans="1:2">
       <c r="A66" t="s">
         <v>66</v>
       </c>
       <c r="B66" s="2">
-        <v>90.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="67" spans="1:2">
       <c r="A67" t="s">
         <v>67</v>
       </c>
       <c r="B67" s="2">
         <v>150.0</v>
       </c>
     </row>
     <row r="68" spans="1:2">
       <c r="A68" t="s">
         <v>68</v>
       </c>
       <c r="B68" s="2">
-        <v>75.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="69" spans="1:2">
       <c r="A69" t="s">
         <v>69</v>
       </c>
       <c r="B69" s="2">
-        <v>80.0</v>
+        <v>90.0</v>
       </c>
     </row>
     <row r="70" spans="1:2">
       <c r="A70" t="s">
         <v>70</v>
       </c>
       <c r="B70" s="2">
-        <v>100.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="71" spans="1:2">
       <c r="A71" t="s">
         <v>71</v>
       </c>
       <c r="B71" s="2">
-        <v>80.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="72" spans="1:2">
       <c r="A72" t="s">
         <v>72</v>
       </c>
       <c r="B72" s="2">
         <v>80.0</v>
       </c>
     </row>
     <row r="73" spans="1:2">
       <c r="A73" t="s">
         <v>73</v>
       </c>
       <c r="B73" s="2">
-        <v>600.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="74" spans="1:2">
       <c r="A74" t="s">
         <v>74</v>
       </c>
       <c r="B74" s="2">
-        <v>400.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="75" spans="1:2">
       <c r="A75" t="s">
         <v>75</v>
       </c>
       <c r="B75" s="2">
-        <v>200.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="76" spans="1:2">
       <c r="A76" t="s">
         <v>76</v>
       </c>
       <c r="B76" s="2">
-        <v>50.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="77" spans="1:2">
       <c r="A77" t="s">
         <v>77</v>
       </c>
       <c r="B77" s="2">
-        <v>75.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="78" spans="1:2">
       <c r="A78" t="s">
         <v>78</v>
       </c>
       <c r="B78" s="2">
-        <v>550.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="79" spans="1:2">
       <c r="A79" t="s">
         <v>79</v>
       </c>
       <c r="B79" s="2">
-        <v>100.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="80" spans="1:2">
       <c r="A80" t="s">
         <v>80</v>
       </c>
       <c r="B80" s="2">
-        <v>150.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="81" spans="1:2">
       <c r="A81" t="s">
         <v>81</v>
       </c>
       <c r="B81" s="2">
-        <v>120.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="82" spans="1:2">
       <c r="A82" t="s">
         <v>82</v>
       </c>
       <c r="B82" s="2">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="83" spans="1:2">
       <c r="A83" t="s">
         <v>83</v>
       </c>
       <c r="B83" s="2">
-        <v>120.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="84" spans="1:2">
       <c r="A84" t="s">
         <v>84</v>
       </c>
       <c r="B84" s="2">
-        <v>80.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="85" spans="1:2">
       <c r="A85" t="s">
         <v>85</v>
       </c>
       <c r="B85" s="2">
-        <v>100.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="86" spans="1:2">
       <c r="A86" t="s">
         <v>86</v>
       </c>
       <c r="B86" s="2">
-        <v>500.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="87" spans="1:2">
       <c r="A87" t="s">
         <v>87</v>
       </c>
       <c r="B87" s="2">
-        <v>600.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="88" spans="1:2">
       <c r="A88" t="s">
         <v>88</v>
       </c>
       <c r="B88" s="2">
-        <v>450.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="89" spans="1:2">
       <c r="A89" t="s">
         <v>89</v>
       </c>
       <c r="B89" s="2">
-        <v>220.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="90" spans="1:2">
       <c r="A90" t="s">
         <v>90</v>
       </c>
       <c r="B90" s="2">
-        <v>200.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="91" spans="1:2">
       <c r="A91" t="s">
         <v>91</v>
       </c>
       <c r="B91" s="2">
-        <v>250.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="92" spans="1:2">
       <c r="A92" t="s">
         <v>92</v>
       </c>
       <c r="B92" s="2">
-        <v>150.0</v>
+        <v>220.0</v>
       </c>
     </row>
     <row r="93" spans="1:2">
       <c r="A93" t="s">
         <v>93</v>
       </c>
       <c r="B93" s="2">
-        <v>250.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="94" spans="1:2">
       <c r="A94" t="s">
         <v>94</v>
       </c>
       <c r="B94" s="2">
         <v>250.0</v>
       </c>
     </row>
     <row r="95" spans="1:2">
       <c r="A95" t="s">
         <v>95</v>
       </c>
       <c r="B95" s="2">
-        <v>250.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="96" spans="1:2">
       <c r="A96" t="s">
         <v>96</v>
       </c>
       <c r="B96" s="2">
         <v>250.0</v>
       </c>
     </row>
     <row r="97" spans="1:2">
       <c r="A97" t="s">
         <v>97</v>
       </c>
       <c r="B97" s="2">
-        <v>220.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="98" spans="1:2">
       <c r="A98" t="s">
         <v>98</v>
       </c>
       <c r="B98" s="2">
-        <v>220.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="99" spans="1:2">
       <c r="A99" t="s">
         <v>99</v>
       </c>
       <c r="B99" s="2">
-        <v>220.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="100" spans="1:2">
       <c r="A100" t="s">
         <v>100</v>
       </c>
       <c r="B100" s="2">
-        <v>250.0</v>
+        <v>220.0</v>
       </c>
     </row>
     <row r="101" spans="1:2">
       <c r="A101" t="s">
         <v>101</v>
       </c>
       <c r="B101" s="2">
-        <v>250.0</v>
+        <v>220.0</v>
       </c>
     </row>
     <row r="102" spans="1:2">
       <c r="A102" t="s">
         <v>102</v>
       </c>
       <c r="B102" s="2">
-        <v>400.0</v>
+        <v>220.0</v>
       </c>
     </row>
     <row r="103" spans="1:2">
       <c r="A103" t="s">
         <v>103</v>
       </c>
       <c r="B103" s="2">
-        <v>300.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="104" spans="1:2">
       <c r="A104" t="s">
         <v>104</v>
       </c>
       <c r="B104" s="2">
-        <v>500.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="105" spans="1:2">
       <c r="A105" t="s">
         <v>105</v>
       </c>
       <c r="B105" s="2">
-        <v>350.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="106" spans="1:2">
       <c r="A106" t="s">
         <v>106</v>
       </c>
       <c r="B106" s="2">
         <v>300.0</v>
       </c>
     </row>
     <row r="107" spans="1:2">
       <c r="A107" t="s">
         <v>107</v>
       </c>
       <c r="B107" s="2">
-        <v>300.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="108" spans="1:2">
       <c r="A108" t="s">
         <v>108</v>
       </c>
       <c r="B108" s="2">
-        <v>300.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="109" spans="1:2">
       <c r="A109" t="s">
         <v>109</v>
       </c>
       <c r="B109" s="2">
         <v>300.0</v>
       </c>
     </row>
     <row r="110" spans="1:2">
       <c r="A110" t="s">
         <v>110</v>
       </c>
       <c r="B110" s="2">
         <v>300.0</v>
       </c>
     </row>
     <row r="111" spans="1:2">
       <c r="A111" t="s">
         <v>111</v>
       </c>
       <c r="B111" s="2">
         <v>300.0</v>
       </c>
     </row>
     <row r="112" spans="1:2">
       <c r="A112" t="s">
         <v>112</v>
       </c>
       <c r="B112" s="2">
-        <v>500.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="113" spans="1:2">
       <c r="A113" t="s">
         <v>113</v>
       </c>
       <c r="B113" s="2">
         <v>300.0</v>
       </c>
     </row>
     <row r="114" spans="1:2">
       <c r="A114" t="s">
         <v>114</v>
       </c>
       <c r="B114" s="2">
         <v>500.0</v>
       </c>
     </row>
     <row r="115" spans="1:2">
       <c r="A115" t="s">
         <v>115</v>
       </c>
       <c r="B115" s="2">
-        <v>500.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="116" spans="1:2">
       <c r="A116" t="s">
         <v>116</v>
       </c>
       <c r="B116" s="2">
-        <v>300.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="117" spans="1:2">
       <c r="A117" t="s">
         <v>117</v>
       </c>
       <c r="B117" s="2">
-        <v>80.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="118" spans="1:2">
       <c r="A118" t="s">
         <v>118</v>
       </c>
       <c r="B118" s="2">
-        <v>100.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="119" spans="1:2">
       <c r="A119" t="s">
         <v>119</v>
       </c>
       <c r="B119" s="2">
-        <v>300.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="120" spans="1:2">
       <c r="A120" t="s">
         <v>120</v>
       </c>
       <c r="B120" s="2">
-        <v>300.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="121" spans="1:2">
       <c r="A121" t="s">
         <v>121</v>
       </c>
       <c r="B121" s="2">
         <v>300.0</v>
       </c>
     </row>
     <row r="122" spans="1:2">
       <c r="A122" t="s">
         <v>122</v>
       </c>
       <c r="B122" s="2">
         <v>300.0</v>
       </c>
     </row>
     <row r="123" spans="1:2">
       <c r="A123" t="s">
         <v>123</v>
       </c>
       <c r="B123" s="2">
-        <v>800.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="124" spans="1:2">
       <c r="A124" t="s">
         <v>124</v>
       </c>
       <c r="B124" s="2">
-        <v>800.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="125" spans="1:2">
       <c r="A125" t="s">
         <v>125</v>
       </c>
       <c r="B125" s="2">
         <v>800.0</v>
       </c>
     </row>
     <row r="126" spans="1:2">
       <c r="A126" t="s">
         <v>126</v>
       </c>
       <c r="B126" s="2">
-        <v>450.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="127" spans="1:2">
       <c r="A127" t="s">
         <v>127</v>
       </c>
       <c r="B127" s="2">
-        <v>1000.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="128" spans="1:2">
       <c r="A128" t="s">
         <v>128</v>
       </c>
       <c r="B128" s="2">
-        <v>700.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="129" spans="1:2">
       <c r="A129" t="s">
         <v>129</v>
       </c>
       <c r="B129" s="2">
-        <v>230.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="130" spans="1:2">
       <c r="A130" t="s">
         <v>130</v>
       </c>
       <c r="B130" s="2">
-        <v>110.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="131" spans="1:2">
       <c r="A131" t="s">
         <v>131</v>
       </c>
       <c r="B131" s="2">
-        <v>80.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="132" spans="1:2">
       <c r="A132" t="s">
         <v>132</v>
       </c>
       <c r="B132" s="2">
-        <v>1000.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="133" spans="1:2">
       <c r="A133" t="s">
         <v>133</v>
       </c>
       <c r="B133" s="2">
-        <v>300.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="134" spans="1:2">
       <c r="A134" t="s">
         <v>134</v>
       </c>
       <c r="B134" s="2">
         <v>300.0</v>
       </c>
     </row>
     <row r="135" spans="1:2">
       <c r="A135" t="s">
         <v>135</v>
       </c>
       <c r="B135" s="2">
-        <v>200.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="136" spans="1:2">
       <c r="A136" t="s">
         <v>136</v>
       </c>
       <c r="B136" s="2">
-        <v>400.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="137" spans="1:2">
       <c r="A137" t="s">
         <v>137</v>
       </c>
       <c r="B137" s="2">
         <v>400.0</v>
       </c>
     </row>
     <row r="138" spans="1:2">
       <c r="A138" t="s">
         <v>138</v>
       </c>
       <c r="B138" s="2">
         <v>400.0</v>
       </c>
     </row>
     <row r="139" spans="1:2">
       <c r="A139" t="s">
         <v>139</v>
       </c>
       <c r="B139" s="2">
-        <v>100.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="140" spans="1:2">
       <c r="A140" t="s">
         <v>140</v>
       </c>
       <c r="B140" s="2">
-        <v>150.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="141" spans="1:2">
       <c r="A141" t="s">
         <v>141</v>
       </c>
       <c r="B141" s="2">
-        <v>95.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="142" spans="1:2">
       <c r="A142" t="s">
         <v>142</v>
       </c>
       <c r="B142" s="2">
-        <v>150.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="143" spans="1:2">
       <c r="A143" t="s">
         <v>143</v>
       </c>
       <c r="B143" s="2">
-        <v>100.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="144" spans="1:2">
       <c r="A144" t="s">
         <v>144</v>
       </c>
       <c r="B144" s="2">
-        <v>130.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="145" spans="1:2">
       <c r="A145" t="s">
         <v>145</v>
       </c>
       <c r="B145" s="2">
-        <v>200.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="146" spans="1:2">
       <c r="A146" t="s">
         <v>146</v>
       </c>
       <c r="B146" s="2">
-        <v>100.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="147" spans="1:2">
       <c r="A147" t="s">
         <v>147</v>
       </c>
       <c r="B147" s="2">
-        <v>200.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="148" spans="1:2">
       <c r="A148" t="s">
         <v>148</v>
       </c>
       <c r="B148" s="2">
         <v>200.0</v>
       </c>
     </row>
     <row r="149" spans="1:2">
       <c r="A149" t="s">
         <v>149</v>
       </c>
       <c r="B149" s="2">
-        <v>130.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="150" spans="1:2">
       <c r="A150" t="s">
         <v>150</v>
       </c>
       <c r="B150" s="2">
-        <v>170.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="151" spans="1:2">
       <c r="A151" t="s">
         <v>151</v>
       </c>
       <c r="B151" s="2">
-        <v>300.0</v>
+        <v>170.0</v>
       </c>
     </row>
     <row r="152" spans="1:2">
       <c r="A152" t="s">
         <v>152</v>
       </c>
       <c r="B152" s="2">
-        <v>150.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="153" spans="1:2">
       <c r="A153" t="s">
         <v>153</v>
       </c>
       <c r="B153" s="2">
         <v>150.0</v>
       </c>
     </row>
     <row r="154" spans="1:2">
       <c r="A154" t="s">
         <v>154</v>
       </c>
       <c r="B154" s="2">
-        <v>80.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="155" spans="1:2">
       <c r="A155" t="s">
         <v>155</v>
       </c>
       <c r="B155" s="2">
-        <v>250.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="156" spans="1:2">
       <c r="A156" t="s">
         <v>156</v>
       </c>
       <c r="B156" s="2">
-        <v>100.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="157" spans="1:2">
       <c r="A157" t="s">
         <v>157</v>
       </c>
       <c r="B157" s="2">
-        <v>180.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="158" spans="1:2">
       <c r="A158" t="s">
         <v>158</v>
       </c>
       <c r="B158" s="2">
-        <v>200.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="159" spans="1:2">
       <c r="A159" t="s">
         <v>159</v>
       </c>
       <c r="B159" s="2">
-        <v>120.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="160" spans="1:2">
       <c r="A160" t="s">
         <v>160</v>
       </c>
       <c r="B160" s="2">
-        <v>750.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="161" spans="1:2">
       <c r="A161" t="s">
         <v>161</v>
       </c>
       <c r="B161" s="2">
-        <v>600.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="162" spans="1:2">
       <c r="A162" t="s">
         <v>162</v>
       </c>
       <c r="B162" s="2">
-        <v>450.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="163" spans="1:2">
       <c r="A163" t="s">
         <v>163</v>
       </c>
       <c r="B163" s="2">
-        <v>150.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="164" spans="1:2">
       <c r="A164" t="s">
         <v>164</v>
       </c>
       <c r="B164" s="2">
-        <v>100.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="165" spans="1:2">
       <c r="A165" t="s">
         <v>165</v>
       </c>
       <c r="B165" s="2">
-        <v>100.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="166" spans="1:2">
       <c r="A166" t="s">
         <v>166</v>
       </c>
       <c r="B166" s="2">
-        <v>100.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="167" spans="1:2">
       <c r="A167" t="s">
         <v>167</v>
       </c>
       <c r="B167" s="2">
-        <v>95.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="168" spans="1:2">
       <c r="A168" t="s">
         <v>168</v>
       </c>
       <c r="B168" s="2">
-        <v>80.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="169" spans="1:2">
       <c r="A169" t="s">
         <v>169</v>
       </c>
       <c r="B169" s="2">
-        <v>75.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="170" spans="1:2">
       <c r="A170" t="s">
         <v>170</v>
       </c>
       <c r="B170" s="2">
         <v>95.0</v>
       </c>
     </row>
     <row r="171" spans="1:2">
       <c r="A171" t="s">
         <v>171</v>
       </c>
       <c r="B171" s="2">
-        <v>230.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="172" spans="1:2">
       <c r="A172" t="s">
         <v>172</v>
       </c>
       <c r="B172" s="2">
-        <v>80.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="173" spans="1:2">
       <c r="A173" t="s">
         <v>173</v>
       </c>
       <c r="B173" s="2">
-        <v>80.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="174" spans="1:2">
       <c r="A174" t="s">
         <v>174</v>
       </c>
       <c r="B174" s="2">
-        <v>80.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="175" spans="1:2">
       <c r="A175" t="s">
         <v>175</v>
       </c>
       <c r="B175" s="2">
-        <v>90.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="176" spans="1:2">
       <c r="A176" t="s">
         <v>176</v>
       </c>
       <c r="B176" s="2">
-        <v>800.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="177" spans="1:2">
       <c r="A177" t="s">
         <v>177</v>
       </c>
       <c r="B177" s="2">
-        <v>2800.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="178" spans="1:2">
       <c r="A178" t="s">
         <v>178</v>
       </c>
       <c r="B178" s="2">
-        <v>650.0</v>
+        <v>90.0</v>
       </c>
     </row>
     <row r="179" spans="1:2">
       <c r="A179" t="s">
         <v>179</v>
       </c>
       <c r="B179" s="2">
-        <v>450.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="180" spans="1:2">
       <c r="A180" t="s">
         <v>180</v>
       </c>
       <c r="B180" s="2">
-        <v>650.0</v>
+        <v>2800.0</v>
       </c>
     </row>
     <row r="181" spans="1:2">
       <c r="A181" t="s">
         <v>181</v>
       </c>
       <c r="B181" s="2">
-        <v>90.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="182" spans="1:2">
       <c r="A182" t="s">
         <v>182</v>
       </c>
       <c r="B182" s="2">
-        <v>300.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="183" spans="1:2">
       <c r="A183" t="s">
         <v>183</v>
       </c>
       <c r="B183" s="2">
-        <v>95.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="184" spans="1:2">
       <c r="A184" t="s">
         <v>184</v>
       </c>
       <c r="B184" s="2">
         <v>90.0</v>
       </c>
     </row>
     <row r="185" spans="1:2">
       <c r="A185" t="s">
         <v>185</v>
       </c>
       <c r="B185" s="2">
-        <v>95.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="186" spans="1:2">
       <c r="A186" t="s">
         <v>186</v>
       </c>
       <c r="B186" s="2">
-        <v>100.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="187" spans="1:2">
       <c r="A187" t="s">
         <v>187</v>
       </c>
       <c r="B187" s="2">
-        <v>900.0</v>
+        <v>90.0</v>
       </c>
     </row>
     <row r="188" spans="1:2">
       <c r="A188" t="s">
         <v>188</v>
       </c>
       <c r="B188" s="2">
-        <v>550.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="189" spans="1:2">
       <c r="A189" t="s">
         <v>189</v>
       </c>
       <c r="B189" s="2">
-        <v>400.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="190" spans="1:2">
       <c r="A190" t="s">
         <v>190</v>
       </c>
       <c r="B190" s="2">
-        <v>400.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="191" spans="1:2">
       <c r="A191" t="s">
         <v>191</v>
       </c>
       <c r="B191" s="2">
-        <v>50.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="192" spans="1:2">
       <c r="A192" t="s">
         <v>192</v>
       </c>
       <c r="B192" s="2">
-        <v>50.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="193" spans="1:2">
       <c r="A193" t="s">
         <v>193</v>
       </c>
       <c r="B193" s="2">
-        <v>500.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="194" spans="1:2">
       <c r="A194" t="s">
         <v>194</v>
       </c>
       <c r="B194" s="2">
-        <v>400.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="195" spans="1:2">
       <c r="A195" t="s">
         <v>195</v>
       </c>
       <c r="B195" s="2">
-        <v>95.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="196" spans="1:2">
       <c r="A196" t="s">
         <v>196</v>
       </c>
       <c r="B196" s="2">
-        <v>150.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="197" spans="1:2">
       <c r="A197" t="s">
         <v>197</v>
       </c>
       <c r="B197" s="2">
-        <v>150.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="198" spans="1:2">
       <c r="A198" t="s">
         <v>198</v>
       </c>
       <c r="B198" s="2">
-        <v>100.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="199" spans="1:2">
       <c r="A199" t="s">
         <v>199</v>
       </c>
       <c r="B199" s="2">
         <v>150.0</v>
       </c>
     </row>
     <row r="200" spans="1:2">
       <c r="A200" t="s">
         <v>200</v>
       </c>
       <c r="B200" s="2">
         <v>150.0</v>
       </c>
     </row>
     <row r="201" spans="1:2">
       <c r="A201" t="s">
         <v>201</v>
       </c>
       <c r="B201" s="2">
-        <v>270.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="202" spans="1:2">
       <c r="A202" t="s">
         <v>202</v>
       </c>
       <c r="B202" s="2">
-        <v>450.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="203" spans="1:2">
       <c r="A203" t="s">
         <v>203</v>
       </c>
       <c r="B203" s="2">
-        <v>300.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="204" spans="1:2">
       <c r="A204" t="s">
         <v>204</v>
       </c>
       <c r="B204" s="2">
-        <v>480.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="205" spans="1:2">
       <c r="A205" t="s">
         <v>205</v>
       </c>
       <c r="B205" s="2">
-        <v>250.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="206" spans="1:2">
       <c r="A206" t="s">
         <v>206</v>
       </c>
       <c r="B206" s="2">
-        <v>320.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="207" spans="1:2">
       <c r="A207" t="s">
         <v>207</v>
       </c>
       <c r="B207" s="2">
         <v>300.0</v>
       </c>
     </row>
     <row r="208" spans="1:2">
       <c r="A208" t="s">
         <v>208</v>
       </c>
       <c r="B208" s="2">
-        <v>230.0</v>
+        <v>480.0</v>
       </c>
     </row>
     <row r="209" spans="1:2">
       <c r="A209" t="s">
         <v>209</v>
       </c>
       <c r="B209" s="2">
-        <v>300.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="210" spans="1:2">
       <c r="A210" t="s">
         <v>210</v>
       </c>
       <c r="B210" s="2">
-        <v>250.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="211" spans="1:2">
       <c r="A211" t="s">
         <v>211</v>
       </c>
       <c r="B211" s="2">
-        <v>450.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="212" spans="1:2">
       <c r="A212" t="s">
         <v>212</v>
       </c>
       <c r="B212" s="2">
-        <v>450.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="213" spans="1:2">
       <c r="A213" t="s">
         <v>213</v>
       </c>
       <c r="B213" s="2">
-        <v>450.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="214" spans="1:2">
       <c r="A214" t="s">
         <v>214</v>
       </c>
       <c r="B214" s="2">
-        <v>450.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="215" spans="1:2">
       <c r="A215" t="s">
         <v>215</v>
       </c>
       <c r="B215" s="2">
-        <v>370.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="216" spans="1:2">
       <c r="A216" t="s">
         <v>216</v>
       </c>
       <c r="B216" s="2">
-        <v>250.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="217" spans="1:2">
       <c r="A217" t="s">
         <v>217</v>
       </c>
       <c r="B217" s="2">
-        <v>370.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="218" spans="1:2">
       <c r="A218" t="s">
         <v>218</v>
       </c>
       <c r="B218" s="2">
-        <v>300.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="219" spans="1:2">
       <c r="A219" t="s">
         <v>219</v>
       </c>
       <c r="B219" s="2">
-        <v>250.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="220" spans="1:2">
       <c r="A220" t="s">
         <v>220</v>
       </c>
       <c r="B220" s="2">
         <v>250.0</v>
       </c>
     </row>
     <row r="221" spans="1:2">
       <c r="A221" t="s">
         <v>221</v>
       </c>
       <c r="B221" s="2">
-        <v>250.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="222" spans="1:2">
       <c r="A222" t="s">
         <v>222</v>
       </c>
       <c r="B222" s="2">
-        <v>800.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="223" spans="1:2">
       <c r="A223" t="s">
         <v>223</v>
       </c>
       <c r="B223" s="2">
-        <v>800.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="224" spans="1:2">
       <c r="A224" t="s">
         <v>224</v>
       </c>
       <c r="B224" s="2">
-        <v>400.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="225" spans="1:2">
       <c r="A225" t="s">
         <v>225</v>
       </c>
       <c r="B225" s="2">
-        <v>95.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="226" spans="1:2">
       <c r="A226" t="s">
         <v>226</v>
       </c>
       <c r="B226" s="2">
-        <v>150.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="227" spans="1:2">
       <c r="A227" t="s">
         <v>227</v>
       </c>
       <c r="B227" s="2">
-        <v>250.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="228" spans="1:2">
       <c r="A228" t="s">
         <v>228</v>
       </c>
       <c r="B228" s="2">
-        <v>180.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="229" spans="1:2">
       <c r="A229" t="s">
         <v>229</v>
       </c>
       <c r="B229" s="2">
-        <v>200.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="230" spans="1:2">
       <c r="A230" t="s">
         <v>230</v>
       </c>
       <c r="B230" s="2">
-        <v>300.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="231" spans="1:2">
       <c r="A231" t="s">
         <v>231</v>
       </c>
       <c r="B231" s="2">
-        <v>250.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="232" spans="1:2">
       <c r="A232" t="s">
         <v>232</v>
       </c>
       <c r="B232" s="2">
-        <v>500.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="233" spans="1:2">
       <c r="A233" t="s">
         <v>233</v>
       </c>
       <c r="B233" s="2">
-        <v>90.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="234" spans="1:2">
       <c r="A234" t="s">
         <v>234</v>
       </c>
       <c r="B234" s="2">
-        <v>100.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="235" spans="1:2">
       <c r="A235" t="s">
         <v>235</v>
       </c>
       <c r="B235" s="2">
-        <v>150.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="236" spans="1:2">
       <c r="A236" t="s">
         <v>236</v>
       </c>
       <c r="B236" s="2">
-        <v>100.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="237" spans="1:2">
       <c r="A237" t="s">
         <v>237</v>
       </c>
       <c r="B237" s="2">
-        <v>250.0</v>
+        <v>90.0</v>
       </c>
     </row>
     <row r="238" spans="1:2">
       <c r="A238" t="s">
         <v>238</v>
       </c>
       <c r="B238" s="2">
-        <v>300.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="239" spans="1:2">
       <c r="A239" t="s">
         <v>239</v>
       </c>
       <c r="B239" s="2">
-        <v>200.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="240" spans="1:2">
       <c r="A240" t="s">
         <v>240</v>
       </c>
       <c r="B240" s="2">
-        <v>250.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="241" spans="1:2">
       <c r="A241" t="s">
         <v>241</v>
       </c>
       <c r="B241" s="2">
         <v>250.0</v>
       </c>
     </row>
     <row r="242" spans="1:2">
       <c r="A242" t="s">
         <v>242</v>
       </c>
       <c r="B242" s="2">
-        <v>200.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="243" spans="1:2">
       <c r="A243" t="s">
         <v>243</v>
       </c>
       <c r="B243" s="2">
-        <v>300.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="244" spans="1:2">
       <c r="A244" t="s">
         <v>244</v>
       </c>
       <c r="B244" s="2">
-        <v>100.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="245" spans="1:2">
       <c r="A245" t="s">
         <v>245</v>
       </c>
       <c r="B245" s="2">
-        <v>100.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="246" spans="1:2">
       <c r="A246" t="s">
         <v>246</v>
       </c>
       <c r="B246" s="2">
-        <v>150.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="247" spans="1:2">
       <c r="A247" t="s">
         <v>247</v>
       </c>
       <c r="B247" s="2">
-        <v>400.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="248" spans="1:2">
       <c r="A248" t="s">
         <v>248</v>
       </c>
       <c r="B248" s="2">
-        <v>80.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="249" spans="1:2">
       <c r="A249" t="s">
         <v>249</v>
       </c>
       <c r="B249" s="2">
-        <v>1600.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="250" spans="1:2">
       <c r="A250" t="s">
         <v>250</v>
       </c>
       <c r="B250" s="2">
         <v>150.0</v>
       </c>
     </row>
     <row r="251" spans="1:2">
       <c r="A251" t="s">
         <v>251</v>
       </c>
       <c r="B251" s="2">
-        <v>100.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="252" spans="1:2">
       <c r="A252" t="s">
         <v>252</v>
       </c>
       <c r="B252" s="2">
-        <v>500.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="253" spans="1:2">
       <c r="A253" t="s">
         <v>253</v>
       </c>
       <c r="B253" s="2">
-        <v>300.0</v>
+        <v>1600.0</v>
       </c>
     </row>
     <row r="254" spans="1:2">
       <c r="A254" t="s">
         <v>254</v>
       </c>
       <c r="B254" s="2">
         <v>150.0</v>
       </c>
     </row>
     <row r="255" spans="1:2">
       <c r="A255" t="s">
         <v>255</v>
       </c>
       <c r="B255" s="2">
-        <v>150.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="256" spans="1:2">
       <c r="A256" t="s">
         <v>256</v>
       </c>
       <c r="B256" s="2">
-        <v>160.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="257" spans="1:2">
       <c r="A257" t="s">
         <v>257</v>
       </c>
       <c r="B257" s="2">
-        <v>400.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="258" spans="1:2">
       <c r="A258" t="s">
         <v>258</v>
       </c>
       <c r="B258" s="2">
-        <v>400.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="259" spans="1:2">
       <c r="A259" t="s">
         <v>259</v>
       </c>
       <c r="B259" s="2">
-        <v>400.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="260" spans="1:2">
       <c r="A260" t="s">
         <v>260</v>
       </c>
       <c r="B260" s="2">
-        <v>400.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="261" spans="1:2">
       <c r="A261" t="s">
         <v>261</v>
       </c>
       <c r="B261" s="2">
-        <v>300.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="262" spans="1:2">
       <c r="A262" t="s">
         <v>262</v>
       </c>
       <c r="B262" s="2">
-        <v>100.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="263" spans="1:2">
       <c r="A263" t="s">
         <v>263</v>
       </c>
       <c r="B263" s="2">
-        <v>500.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="264" spans="1:2">
       <c r="A264" t="s">
         <v>264</v>
       </c>
       <c r="B264" s="2">
-        <v>500.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="265" spans="1:2">
       <c r="A265" t="s">
         <v>265</v>
       </c>
       <c r="B265" s="2">
         <v>100.0</v>
       </c>
     </row>
     <row r="266" spans="1:2">
       <c r="A266" t="s">
         <v>266</v>
       </c>
       <c r="B266" s="2">
-        <v>250.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="267" spans="1:2">
       <c r="A267" t="s">
         <v>267</v>
       </c>
       <c r="B267" s="2">
-        <v>130.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="268" spans="1:2">
       <c r="A268" t="s">
         <v>268</v>
       </c>
       <c r="B268" s="2">
-        <v>150.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="269" spans="1:2">
       <c r="A269" t="s">
         <v>269</v>
       </c>
       <c r="B269" s="2">
-        <v>110.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="270" spans="1:2">
       <c r="A270" t="s">
         <v>270</v>
       </c>
       <c r="B270" s="2">
-        <v>150.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="271" spans="1:2">
       <c r="A271" t="s">
         <v>271</v>
       </c>
       <c r="B271" s="2">
-        <v>300.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="272" spans="1:2">
       <c r="A272" t="s">
         <v>272</v>
       </c>
       <c r="B272" s="2">
-        <v>800.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="273" spans="1:2">
       <c r="A273" t="s">
         <v>273</v>
       </c>
       <c r="B273" s="2">
-        <v>120.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="274" spans="1:2">
       <c r="A274" t="s">
         <v>274</v>
       </c>
       <c r="B274" s="2">
-        <v>900.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="275" spans="1:2">
       <c r="A275" t="s">
         <v>275</v>
       </c>
       <c r="B275" s="2">
-        <v>530.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="276" spans="1:2">
       <c r="A276" t="s">
         <v>276</v>
       </c>
       <c r="B276" s="2">
-        <v>900.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="277" spans="1:2">
       <c r="A277" t="s">
         <v>277</v>
       </c>
       <c r="B277" s="2">
-        <v>450.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="278" spans="1:2">
       <c r="A278" t="s">
         <v>278</v>
       </c>
       <c r="B278" s="2">
-        <v>100.0</v>
+        <v>530.0</v>
       </c>
     </row>
     <row r="279" spans="1:2">
       <c r="A279" t="s">
         <v>279</v>
       </c>
       <c r="B279" s="2">
-        <v>150.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="280" spans="1:2">
       <c r="A280" t="s">
         <v>280</v>
       </c>
       <c r="B280" s="2">
-        <v>800.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="281" spans="1:2">
       <c r="A281" t="s">
         <v>281</v>
       </c>
       <c r="B281" s="2">
-        <v>800.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="282" spans="1:2">
       <c r="A282" t="s">
         <v>282</v>
       </c>
       <c r="B282" s="2">
-        <v>1200.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="283" spans="1:2">
       <c r="A283" t="s">
         <v>283</v>
       </c>
       <c r="B283" s="2">
-        <v>500.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="284" spans="1:2">
       <c r="A284" t="s">
         <v>284</v>
       </c>
       <c r="B284" s="2">
-        <v>100.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="285" spans="1:2">
       <c r="A285" t="s">
         <v>285</v>
       </c>
       <c r="B285" s="2">
-        <v>120.0</v>
+        <v>1200.0</v>
       </c>
     </row>
     <row r="286" spans="1:2">
       <c r="A286" t="s">
         <v>286</v>
       </c>
       <c r="B286" s="2">
-        <v>150.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="287" spans="1:2">
       <c r="A287" t="s">
         <v>287</v>
       </c>
       <c r="B287" s="2">
-        <v>150.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="288" spans="1:2">
       <c r="A288" t="s">
         <v>288</v>
       </c>
       <c r="B288" s="2">
         <v>120.0</v>
       </c>
     </row>
     <row r="289" spans="1:2">
       <c r="A289" t="s">
         <v>289</v>
       </c>
       <c r="B289" s="2">
-        <v>100.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="290" spans="1:2">
       <c r="A290" t="s">
         <v>290</v>
       </c>
       <c r="B290" s="2">
-        <v>250.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="291" spans="1:2">
       <c r="A291" t="s">
         <v>291</v>
       </c>
       <c r="B291" s="2">
-        <v>160.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="292" spans="1:2">
       <c r="A292" t="s">
         <v>292</v>
       </c>
       <c r="B292" s="2">
-        <v>200.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="293" spans="1:2">
       <c r="A293" t="s">
         <v>293</v>
       </c>
       <c r="B293" s="2">
-        <v>200.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="294" spans="1:2">
       <c r="A294" t="s">
         <v>294</v>
       </c>
       <c r="B294" s="2">
-        <v>2000.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="295" spans="1:2">
       <c r="A295" t="s">
         <v>295</v>
       </c>
       <c r="B295" s="2">
-        <v>100.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="296" spans="1:2">
       <c r="A296" t="s">
         <v>296</v>
       </c>
       <c r="B296" s="2">
-        <v>220.0</v>
+        <v>2000.0</v>
       </c>
     </row>
     <row r="297" spans="1:2">
       <c r="A297" t="s">
         <v>297</v>
       </c>
       <c r="B297" s="2">
-        <v>430.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="298" spans="1:2">
       <c r="A298" t="s">
         <v>298</v>
       </c>
       <c r="B298" s="2">
-        <v>430.0</v>
+        <v>220.0</v>
       </c>
     </row>
     <row r="299" spans="1:2">
       <c r="A299" t="s">
         <v>299</v>
       </c>
       <c r="B299" s="2">
-        <v>130.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="300" spans="1:2">
       <c r="A300" t="s">
         <v>300</v>
       </c>
       <c r="B300" s="2">
-        <v>100.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="301" spans="1:2">
       <c r="A301" t="s">
         <v>301</v>
       </c>
       <c r="B301" s="2">
-        <v>120.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="302" spans="1:2">
       <c r="A302" t="s">
         <v>302</v>
       </c>
       <c r="B302" s="2">
-        <v>120.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="303" spans="1:2">
       <c r="A303" t="s">
         <v>303</v>
       </c>
       <c r="B303" s="2">
-        <v>100.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="304" spans="1:2">
       <c r="A304" t="s">
         <v>304</v>
       </c>
       <c r="B304" s="2">
-        <v>90.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="305" spans="1:2">
       <c r="A305" t="s">
         <v>305</v>
       </c>
       <c r="B305" s="2">
-        <v>80.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="306" spans="1:2">
       <c r="A306" t="s">
         <v>306</v>
       </c>
       <c r="B306" s="2">
-        <v>120.0</v>
+        <v>90.0</v>
       </c>
     </row>
     <row r="307" spans="1:2">
       <c r="A307" t="s">
         <v>307</v>
       </c>
       <c r="B307" s="2">
-        <v>130.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="308" spans="1:2">
       <c r="A308" t="s">
         <v>308</v>
       </c>
       <c r="B308" s="2">
-        <v>120.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="309" spans="1:2">
       <c r="A309" t="s">
         <v>309</v>
       </c>
       <c r="B309" s="2">
-        <v>100.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="310" spans="1:2">
       <c r="A310" t="s">
         <v>310</v>
       </c>
       <c r="B310" s="2">
         <v>130.0</v>
       </c>
     </row>
     <row r="311" spans="1:2">
       <c r="A311" t="s">
         <v>311</v>
       </c>
       <c r="B311" s="2">
-        <v>400.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="312" spans="1:2">
       <c r="A312" t="s">
         <v>312</v>
       </c>
       <c r="B312" s="2">
-        <v>700.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="313" spans="1:2">
       <c r="A313" t="s">
         <v>313</v>
       </c>
       <c r="B313" s="2">
-        <v>250.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="314" spans="1:2">
       <c r="A314" t="s">
         <v>314</v>
       </c>
       <c r="B314" s="2">
-        <v>250.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="315" spans="1:2">
       <c r="A315" t="s">
         <v>315</v>
       </c>
       <c r="B315" s="2">
-        <v>100.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="316" spans="1:2">
       <c r="A316" t="s">
         <v>316</v>
       </c>
       <c r="B316" s="2">
-        <v>100.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="317" spans="1:2">
       <c r="A317" t="s">
         <v>317</v>
       </c>
       <c r="B317" s="2">
-        <v>500.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="318" spans="1:2">
       <c r="A318" t="s">
         <v>318</v>
       </c>
       <c r="B318" s="2">
-        <v>350.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="319" spans="1:2">
       <c r="A319" t="s">
         <v>319</v>
       </c>
       <c r="B319" s="2">
-        <v>450.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="320" spans="1:2">
       <c r="A320" t="s">
         <v>320</v>
       </c>
       <c r="B320" s="2">
-        <v>450.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="321" spans="1:2">
       <c r="A321" t="s">
         <v>321</v>
       </c>
       <c r="B321" s="2">
         <v>450.0</v>
       </c>
     </row>
     <row r="322" spans="1:2">
       <c r="A322" t="s">
         <v>322</v>
       </c>
       <c r="B322" s="2">
         <v>450.0</v>
       </c>
     </row>
     <row r="323" spans="1:2">
       <c r="A323" t="s">
         <v>323</v>
       </c>
       <c r="B323" s="2">
-        <v>180.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="324" spans="1:2">
       <c r="A324" t="s">
         <v>324</v>
       </c>
       <c r="B324" s="2">
-        <v>600.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="325" spans="1:2">
       <c r="A325" t="s">
         <v>325</v>
       </c>
       <c r="B325" s="2">
-        <v>75.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="326" spans="1:2">
       <c r="A326" t="s">
         <v>326</v>
       </c>
       <c r="B326" s="2">
-        <v>70.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="327" spans="1:2">
       <c r="A327" t="s">
         <v>327</v>
       </c>
       <c r="B327" s="2">
-        <v>300.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="328" spans="1:2">
       <c r="A328" t="s">
         <v>328</v>
       </c>
       <c r="B328" s="2">
-        <v>150.0</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="329" spans="1:2">
       <c r="A329" t="s">
         <v>329</v>
       </c>
       <c r="B329" s="2">
-        <v>150.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="330" spans="1:2">
       <c r="A330" t="s">
         <v>330</v>
       </c>
       <c r="B330" s="2">
-        <v>250.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="331" spans="1:2">
       <c r="A331" t="s">
         <v>331</v>
       </c>
       <c r="B331" s="2">
-        <v>400.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="332" spans="1:2">
       <c r="A332" t="s">
         <v>332</v>
       </c>
       <c r="B332" s="2">
-        <v>400.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="333" spans="1:2">
       <c r="A333" t="s">
         <v>333</v>
       </c>
       <c r="B333" s="2">
-        <v>150.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="334" spans="1:2">
       <c r="A334" t="s">
         <v>334</v>
       </c>
       <c r="B334" s="2">
-        <v>80.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="335" spans="1:2">
       <c r="A335" t="s">
         <v>335</v>
       </c>
       <c r="B335" s="2">
-        <v>120.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="336" spans="1:2">
       <c r="A336" t="s">
         <v>336</v>
       </c>
       <c r="B336" s="2">
-        <v>120.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="337" spans="1:2">
       <c r="A337" t="s">
         <v>337</v>
       </c>
       <c r="B337" s="2">
-        <v>200.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="338" spans="1:2">
       <c r="A338" t="s">
         <v>338</v>
       </c>
       <c r="B338" s="2">
-        <v>180.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="339" spans="1:2">
       <c r="A339" t="s">
         <v>339</v>
       </c>
       <c r="B339" s="2">
-        <v>100.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="340" spans="1:2">
       <c r="A340" t="s">
         <v>340</v>
       </c>
       <c r="B340" s="2">
-        <v>250.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="341" spans="1:2">
       <c r="A341" t="s">
         <v>341</v>
       </c>
       <c r="B341" s="2">
-        <v>900.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="342" spans="1:2">
       <c r="A342" t="s">
         <v>342</v>
       </c>
       <c r="B342" s="2">
-        <v>900.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="343" spans="1:2">
       <c r="A343" t="s">
         <v>343</v>
       </c>
       <c r="B343" s="2">
-        <v>950.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="344" spans="1:2">
       <c r="A344" t="s">
         <v>344</v>
       </c>
       <c r="B344" s="2">
-        <v>750.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="345" spans="1:2">
       <c r="A345" t="s">
         <v>345</v>
       </c>
       <c r="B345" s="2">
-        <v>750.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="346" spans="1:2">
       <c r="A346" t="s">
         <v>346</v>
       </c>
       <c r="B346" s="2">
-        <v>80.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="347" spans="1:2">
       <c r="A347" t="s">
         <v>347</v>
       </c>
       <c r="B347" s="2">
-        <v>250.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="348" spans="1:2">
       <c r="A348" t="s">
         <v>348</v>
       </c>
       <c r="B348" s="2">
-        <v>200.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="349" spans="1:2">
       <c r="A349" t="s">
         <v>349</v>
       </c>
       <c r="B349" s="2">
-        <v>100.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="350" spans="1:2">
       <c r="A350" t="s">
         <v>350</v>
       </c>
       <c r="B350" s="2">
-        <v>160.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="351" spans="1:2">
       <c r="A351" t="s">
         <v>351</v>
       </c>
       <c r="B351" s="2">
-        <v>160.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="352" spans="1:2">
       <c r="A352" t="s">
         <v>352</v>
       </c>
       <c r="B352" s="2">
-        <v>160.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="353" spans="1:2">
       <c r="A353" t="s">
         <v>353</v>
       </c>
       <c r="B353" s="2">
-        <v>160.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="354" spans="1:2">
       <c r="A354" t="s">
         <v>354</v>
       </c>
       <c r="B354" s="2">
-        <v>300.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="355" spans="1:2">
       <c r="A355" t="s">
         <v>355</v>
       </c>
       <c r="B355" s="2">
-        <v>240.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="356" spans="1:2">
       <c r="A356" t="s">
         <v>356</v>
       </c>
       <c r="B356" s="2">
-        <v>300.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="357" spans="1:2">
       <c r="A357" t="s">
         <v>357</v>
       </c>
       <c r="B357" s="2">
-        <v>350.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="358" spans="1:2">
       <c r="A358" t="s">
         <v>358</v>
       </c>
       <c r="B358" s="2">
-        <v>160.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="359" spans="1:2">
       <c r="A359" t="s">
         <v>359</v>
       </c>
       <c r="B359" s="2">
-        <v>400.0</v>
+        <v>240.0</v>
       </c>
     </row>
     <row r="360" spans="1:2">
       <c r="A360" t="s">
         <v>360</v>
       </c>
       <c r="B360" s="2">
-        <v>400.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="361" spans="1:2">
       <c r="A361" t="s">
         <v>361</v>
       </c>
       <c r="B361" s="2">
-        <v>90.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="362" spans="1:2">
       <c r="A362" t="s">
         <v>362</v>
       </c>
       <c r="B362" s="2">
-        <v>90.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="363" spans="1:2">
       <c r="A363" t="s">
         <v>363</v>
       </c>
       <c r="B363" s="2">
-        <v>90.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="364" spans="1:2">
       <c r="A364" t="s">
         <v>364</v>
       </c>
       <c r="B364" s="2">
-        <v>150.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="365" spans="1:2">
       <c r="A365" t="s">
         <v>365</v>
       </c>
       <c r="B365" s="2">
-        <v>350.0</v>
+        <v>90.0</v>
       </c>
     </row>
     <row r="366" spans="1:2">
       <c r="A366" t="s">
         <v>366</v>
       </c>
       <c r="B366" s="2">
-        <v>100.0</v>
+        <v>90.0</v>
       </c>
     </row>
     <row r="367" spans="1:2">
       <c r="A367" t="s">
         <v>367</v>
       </c>
       <c r="B367" s="2">
         <v>90.0</v>
       </c>
     </row>
     <row r="368" spans="1:2">
       <c r="A368" t="s">
         <v>368</v>
       </c>
       <c r="B368" s="2">
-        <v>100.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="369" spans="1:2">
       <c r="A369" t="s">
         <v>369</v>
       </c>
       <c r="B369" s="2">
         <v>350.0</v>
       </c>
     </row>
     <row r="370" spans="1:2">
       <c r="A370" t="s">
         <v>370</v>
       </c>
       <c r="B370" s="2">
-        <v>600.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="371" spans="1:2">
       <c r="A371" t="s">
         <v>371</v>
       </c>
       <c r="B371" s="2">
-        <v>650.0</v>
+        <v>90.0</v>
       </c>
     </row>
     <row r="372" spans="1:2">
       <c r="A372" t="s">
         <v>372</v>
       </c>
       <c r="B372" s="2">
-        <v>700.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="373" spans="1:2">
       <c r="A373" t="s">
         <v>373</v>
       </c>
       <c r="B373" s="2">
-        <v>600.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="374" spans="1:2">
       <c r="A374" t="s">
         <v>374</v>
       </c>
       <c r="B374" s="2">
-        <v>650.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="375" spans="1:2">
       <c r="A375" t="s">
         <v>375</v>
       </c>
       <c r="B375" s="2">
-        <v>850.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="376" spans="1:2">
       <c r="A376" t="s">
         <v>376</v>
       </c>
       <c r="B376" s="2">
         <v>650.0</v>
       </c>
     </row>
     <row r="377" spans="1:2">
       <c r="A377" t="s">
         <v>377</v>
       </c>
       <c r="B377" s="2">
-        <v>320.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="378" spans="1:2">
       <c r="A378" t="s">
         <v>378</v>
       </c>
       <c r="B378" s="2">
-        <v>100.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="379" spans="1:2">
       <c r="A379" t="s">
         <v>379</v>
       </c>
       <c r="B379" s="2">
-        <v>100.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="380" spans="1:2">
       <c r="A380" t="s">
         <v>380</v>
       </c>
       <c r="B380" s="2">
-        <v>100.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="381" spans="1:2">
       <c r="A381" t="s">
         <v>381</v>
       </c>
       <c r="B381" s="2">
-        <v>150.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="382" spans="1:2">
       <c r="A382" t="s">
         <v>382</v>
       </c>
       <c r="B382" s="2">
-        <v>200.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="383" spans="1:2">
       <c r="A383" t="s">
         <v>383</v>
       </c>
       <c r="B383" s="2">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="384" spans="1:2">
       <c r="A384" t="s">
         <v>384</v>
       </c>
       <c r="B384" s="2">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="385" spans="1:2">
       <c r="A385" t="s">
         <v>385</v>
       </c>
       <c r="B385" s="2">
-        <v>150.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="386" spans="1:2">
       <c r="A386" t="s">
         <v>386</v>
       </c>
       <c r="B386" s="2">
         <v>150.0</v>
       </c>
     </row>
     <row r="387" spans="1:2">
       <c r="A387" t="s">
         <v>387</v>
       </c>
       <c r="B387" s="2">
-        <v>95.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="388" spans="1:2">
       <c r="A388" t="s">
         <v>388</v>
       </c>
       <c r="B388" s="2">
-        <v>200.0</v>
+        <v>90.0</v>
       </c>
     </row>
     <row r="389" spans="1:2">
       <c r="A389" t="s">
         <v>389</v>
       </c>
       <c r="B389" s="2">
-        <v>180.0</v>
+        <v>90.0</v>
       </c>
     </row>
     <row r="390" spans="1:2">
       <c r="A390" t="s">
         <v>390</v>
       </c>
       <c r="B390" s="2">
         <v>150.0</v>
       </c>
     </row>
     <row r="391" spans="1:2">
       <c r="A391" t="s">
         <v>391</v>
       </c>
       <c r="B391" s="2">
-        <v>600.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="392" spans="1:2">
       <c r="A392" t="s">
         <v>392</v>
       </c>
       <c r="B392" s="2">
-        <v>600.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="393" spans="1:2">
       <c r="A393" t="s">
         <v>393</v>
       </c>
       <c r="B393" s="2">
-        <v>500.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="394" spans="1:2">
       <c r="A394" t="s">
         <v>394</v>
       </c>
       <c r="B394" s="2">
-        <v>500.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="395" spans="1:2">
       <c r="A395" t="s">
         <v>395</v>
       </c>
       <c r="B395" s="2">
         <v>150.0</v>
       </c>
     </row>
     <row r="396" spans="1:2">
       <c r="A396" t="s">
         <v>396</v>
       </c>
       <c r="B396" s="2">
-        <v>150.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="397" spans="1:2">
       <c r="A397" t="s">
         <v>397</v>
       </c>
       <c r="B397" s="2">
-        <v>100.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="398" spans="1:2">
       <c r="A398" t="s">
         <v>398</v>
       </c>
       <c r="B398" s="2">
-        <v>350.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="399" spans="1:2">
       <c r="A399" t="s">
         <v>399</v>
       </c>
       <c r="B399" s="2">
-        <v>100.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="400" spans="1:2">
       <c r="A400" t="s">
         <v>400</v>
       </c>
       <c r="B400" s="2">
-        <v>100.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="401" spans="1:2">
       <c r="A401" t="s">
         <v>401</v>
       </c>
       <c r="B401" s="2">
-        <v>100.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="402" spans="1:2">
       <c r="A402" t="s">
         <v>402</v>
       </c>
       <c r="B402" s="2">
-        <v>300.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="403" spans="1:2">
       <c r="A403" t="s">
         <v>403</v>
       </c>
       <c r="B403" s="2">
-        <v>150.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="404" spans="1:2">
       <c r="A404" t="s">
         <v>404</v>
       </c>
       <c r="B404" s="2">
-        <v>500.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="405" spans="1:2">
       <c r="A405" t="s">
         <v>405</v>
       </c>
       <c r="B405" s="2">
-        <v>150.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="406" spans="1:2">
       <c r="A406" t="s">
         <v>406</v>
       </c>
       <c r="B406" s="2">
-        <v>300.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="407" spans="1:2">
       <c r="A407" t="s">
         <v>407</v>
       </c>
       <c r="B407" s="2">
-        <v>1000.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="408" spans="1:2">
       <c r="A408" t="s">
         <v>408</v>
       </c>
       <c r="B408" s="2">
-        <v>160.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="409" spans="1:2">
       <c r="A409" t="s">
         <v>409</v>
       </c>
       <c r="B409" s="2">
-        <v>100.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="410" spans="1:2">
       <c r="A410" t="s">
         <v>410</v>
       </c>
       <c r="B410" s="2">
-        <v>700.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="411" spans="1:2">
       <c r="A411" t="s">
         <v>411</v>
       </c>
       <c r="B411" s="2">
-        <v>700.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="412" spans="1:2">
       <c r="A412" t="s">
         <v>412</v>
       </c>
       <c r="B412" s="2">
-        <v>75.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="413" spans="1:2">
       <c r="A413" t="s">
         <v>413</v>
       </c>
       <c r="B413" s="2">
-        <v>75.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="414" spans="1:2">
       <c r="A414" t="s">
         <v>414</v>
       </c>
       <c r="B414" s="2">
-        <v>75.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="415" spans="1:2">
       <c r="A415" t="s">
         <v>415</v>
       </c>
       <c r="B415" s="2">
-        <v>80.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="416" spans="1:2">
       <c r="A416" t="s">
         <v>416</v>
       </c>
       <c r="B416" s="2">
-        <v>100.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="417" spans="1:2">
       <c r="A417" t="s">
         <v>417</v>
       </c>
       <c r="B417" s="2">
-        <v>500.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="418" spans="1:2">
       <c r="A418" t="s">
         <v>418</v>
       </c>
       <c r="B418" s="2">
-        <v>80.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="419" spans="1:2">
       <c r="A419" t="s">
         <v>419</v>
       </c>
       <c r="B419" s="2">
-        <v>100.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="420" spans="1:2">
       <c r="A420" t="s">
         <v>420</v>
       </c>
       <c r="B420" s="2">
-        <v>80.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="421" spans="1:2">
       <c r="A421" t="s">
         <v>421</v>
       </c>
       <c r="B421" s="2">
-        <v>130.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="422" spans="1:2">
       <c r="A422" t="s">
         <v>422</v>
       </c>
       <c r="B422" s="2">
-        <v>130.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="423" spans="1:2">
       <c r="A423" t="s">
         <v>423</v>
       </c>
       <c r="B423" s="2">
-        <v>150.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="424" spans="1:2">
       <c r="A424" t="s">
         <v>424</v>
       </c>
       <c r="B424" s="2">
-        <v>75.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="425" spans="1:2">
       <c r="A425" t="s">
         <v>425</v>
       </c>
       <c r="B425" s="2">
-        <v>130.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="426" spans="1:2">
       <c r="A426" t="s">
         <v>426</v>
       </c>
       <c r="B426" s="2">
         <v>80.0</v>
       </c>
     </row>
     <row r="427" spans="1:2">
       <c r="A427" t="s">
         <v>427</v>
       </c>
       <c r="B427" s="2">
-        <v>80.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="428" spans="1:2">
       <c r="A428" t="s">
         <v>428</v>
       </c>
       <c r="B428" s="2">
-        <v>80.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="429" spans="1:2">
       <c r="A429" t="s">
         <v>429</v>
       </c>
       <c r="B429" s="2">
-        <v>80.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="430" spans="1:2">
       <c r="A430" t="s">
         <v>430</v>
       </c>
       <c r="B430" s="2">
-        <v>80.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="431" spans="1:2">
       <c r="A431" t="s">
         <v>431</v>
       </c>
       <c r="B431" s="2">
         <v>80.0</v>
       </c>
     </row>
     <row r="432" spans="1:2">
       <c r="A432" t="s">
         <v>432</v>
       </c>
       <c r="B432" s="2">
-        <v>700.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="433" spans="1:2">
       <c r="A433" t="s">
         <v>433</v>
       </c>
       <c r="B433" s="2">
-        <v>120.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="434" spans="1:2">
       <c r="A434" t="s">
         <v>434</v>
       </c>
       <c r="B434" s="2">
         <v>80.0</v>
       </c>
     </row>
     <row r="435" spans="1:2">
       <c r="A435" t="s">
         <v>435</v>
       </c>
       <c r="B435" s="2">
-        <v>600.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="436" spans="1:2">
       <c r="A436" t="s">
         <v>436</v>
       </c>
       <c r="B436" s="2">
-        <v>600.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="437" spans="1:2">
       <c r="A437" t="s">
         <v>437</v>
       </c>
       <c r="B437" s="2">
         <v>700.0</v>
       </c>
     </row>
     <row r="438" spans="1:2">
       <c r="A438" t="s">
         <v>438</v>
       </c>
       <c r="B438" s="2">
-        <v>700.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="439" spans="1:2">
       <c r="A439" t="s">
         <v>439</v>
       </c>
       <c r="B439" s="2">
-        <v>700.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="440" spans="1:2">
       <c r="A440" t="s">
         <v>440</v>
       </c>
       <c r="B440" s="2">
-        <v>130.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="441" spans="1:2">
       <c r="A441" t="s">
         <v>441</v>
       </c>
       <c r="B441" s="2">
-        <v>400.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="442" spans="1:2">
       <c r="A442" t="s">
         <v>442</v>
       </c>
       <c r="B442" s="2">
-        <v>150.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="443" spans="1:2">
       <c r="A443" t="s">
         <v>443</v>
       </c>
       <c r="B443" s="2">
-        <v>1000.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="444" spans="1:2">
       <c r="A444" t="s">
         <v>444</v>
       </c>
       <c r="B444" s="2">
-        <v>350.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="445" spans="1:2">
       <c r="A445" t="s">
         <v>445</v>
       </c>
       <c r="B445" s="2">
-        <v>400.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="446" spans="1:2">
       <c r="A446" t="s">
         <v>446</v>
       </c>
       <c r="B446" s="2">
-        <v>90.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="447" spans="1:2">
       <c r="A447" t="s">
         <v>447</v>
       </c>
       <c r="B447" s="2">
-        <v>90.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="448" spans="1:2">
       <c r="A448" t="s">
         <v>448</v>
       </c>
       <c r="B448" s="2">
-        <v>150.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="449" spans="1:2">
       <c r="A449" t="s">
         <v>449</v>
       </c>
       <c r="B449" s="2">
         <v>350.0</v>
       </c>
     </row>
     <row r="450" spans="1:2">
       <c r="A450" t="s">
         <v>450</v>
       </c>
       <c r="B450" s="2">
-        <v>170.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="451" spans="1:2">
       <c r="A451" t="s">
         <v>451</v>
       </c>
       <c r="B451" s="2">
-        <v>150.0</v>
+        <v>90.0</v>
       </c>
     </row>
     <row r="452" spans="1:2">
       <c r="A452" t="s">
         <v>452</v>
       </c>
       <c r="B452" s="2">
-        <v>200.0</v>
+        <v>90.0</v>
       </c>
     </row>
     <row r="453" spans="1:2">
       <c r="A453" t="s">
         <v>453</v>
       </c>
       <c r="B453" s="2">
-        <v>75.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="454" spans="1:2">
       <c r="A454" t="s">
         <v>454</v>
       </c>
       <c r="B454" s="2">
-        <v>75.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="455" spans="1:2">
       <c r="A455" t="s">
         <v>455</v>
       </c>
       <c r="B455" s="2">
-        <v>130.0</v>
+        <v>170.0</v>
       </c>
     </row>
     <row r="456" spans="1:2">
       <c r="A456" t="s">
         <v>456</v>
       </c>
       <c r="B456" s="2">
-        <v>130.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="457" spans="1:2">
       <c r="A457" t="s">
         <v>457</v>
       </c>
       <c r="B457" s="2">
-        <v>150.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="458" spans="1:2">
       <c r="A458" t="s">
         <v>458</v>
       </c>
       <c r="B458" s="2">
-        <v>400.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="459" spans="1:2">
       <c r="A459" t="s">
         <v>459</v>
       </c>
       <c r="B459" s="2">
-        <v>300.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="460" spans="1:2">
       <c r="A460" t="s">
         <v>460</v>
       </c>
       <c r="B460" s="2">
-        <v>250.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="461" spans="1:2">
       <c r="A461" t="s">
         <v>461</v>
       </c>
       <c r="B461" s="2">
-        <v>250.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="462" spans="1:2">
       <c r="A462" t="s">
         <v>462</v>
       </c>
       <c r="B462" s="2">
-        <v>270.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="463" spans="1:2">
       <c r="A463" t="s">
         <v>463</v>
       </c>
       <c r="B463" s="2">
-        <v>300.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="464" spans="1:2">
       <c r="A464" t="s">
         <v>464</v>
       </c>
       <c r="B464" s="2">
-        <v>75.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="465" spans="1:2">
       <c r="A465" t="s">
         <v>465</v>
       </c>
       <c r="B465" s="2">
         <v>250.0</v>
       </c>
     </row>
     <row r="466" spans="1:2">
       <c r="A466" t="s">
         <v>466</v>
       </c>
       <c r="B466" s="2">
-        <v>320.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="467" spans="1:2">
       <c r="A467" t="s">
         <v>467</v>
       </c>
       <c r="B467" s="2">
-        <v>200.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="468" spans="1:2">
       <c r="A468" t="s">
         <v>468</v>
       </c>
       <c r="B468" s="2">
-        <v>220.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="469" spans="1:2">
       <c r="A469" t="s">
         <v>469</v>
       </c>
       <c r="B469" s="2">
-        <v>250.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="470" spans="1:2">
       <c r="A470" t="s">
         <v>470</v>
       </c>
       <c r="B470" s="2">
-        <v>260.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="471" spans="1:2">
       <c r="A471" t="s">
         <v>471</v>
       </c>
       <c r="B471" s="2">
-        <v>75.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="472" spans="1:2">
       <c r="A472" t="s">
         <v>472</v>
       </c>
       <c r="B472" s="2">
-        <v>100.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="473" spans="1:2">
       <c r="A473" t="s">
         <v>473</v>
       </c>
       <c r="B473" s="2">
-        <v>75.0</v>
+        <v>220.0</v>
       </c>
     </row>
     <row r="474" spans="1:2">
       <c r="A474" t="s">
         <v>474</v>
       </c>
       <c r="B474" s="2">
-        <v>130.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="475" spans="1:2">
       <c r="A475" t="s">
         <v>475</v>
       </c>
       <c r="B475" s="2">
-        <v>400.0</v>
+        <v>260.0</v>
       </c>
     </row>
     <row r="476" spans="1:2">
       <c r="A476" t="s">
         <v>476</v>
       </c>
       <c r="B476" s="2">
-        <v>1300.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="477" spans="1:2">
       <c r="A477" t="s">
         <v>477</v>
       </c>
       <c r="B477" s="2">
-        <v>160.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="478" spans="1:2">
       <c r="A478" t="s">
         <v>478</v>
       </c>
       <c r="B478" s="2">
-        <v>250.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="479" spans="1:2">
       <c r="A479" t="s">
         <v>479</v>
       </c>
       <c r="B479" s="2">
-        <v>50.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="480" spans="1:2">
       <c r="A480" t="s">
         <v>480</v>
       </c>
       <c r="B480" s="2">
         <v>400.0</v>
       </c>
     </row>
     <row r="481" spans="1:2">
       <c r="A481" t="s">
         <v>481</v>
       </c>
       <c r="B481" s="2">
-        <v>110.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="482" spans="1:2">
       <c r="A482" t="s">
         <v>482</v>
       </c>
       <c r="B482" s="2">
-        <v>80.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="483" spans="1:2">
       <c r="A483" t="s">
         <v>483</v>
       </c>
       <c r="B483" s="2">
-        <v>100.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="484" spans="1:2">
       <c r="A484" t="s">
         <v>484</v>
       </c>
       <c r="B484" s="2">
-        <v>75.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="485" spans="1:2">
       <c r="A485" t="s">
         <v>485</v>
       </c>
       <c r="B485" s="2">
-        <v>300.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="486" spans="1:2">
       <c r="A486" t="s">
         <v>486</v>
       </c>
       <c r="B486" s="2">
-        <v>300.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="487" spans="1:2">
       <c r="A487" t="s">
         <v>487</v>
       </c>
       <c r="B487" s="2">
-        <v>300.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="488" spans="1:2">
       <c r="A488" t="s">
         <v>488</v>
       </c>
       <c r="B488" s="2">
-        <v>300.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="489" spans="1:2">
       <c r="A489" t="s">
         <v>489</v>
       </c>
       <c r="B489" s="2">
-        <v>300.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="490" spans="1:2">
       <c r="A490" t="s">
         <v>490</v>
       </c>
       <c r="B490" s="2">
-        <v>330.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="491" spans="1:2">
       <c r="A491" t="s">
         <v>491</v>
       </c>
       <c r="B491" s="2">
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="492" spans="1:2">
+      <c r="A492" t="s">
+        <v>492</v>
+      </c>
+      <c r="B492" s="2">
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="493" spans="1:2">
+      <c r="A493" t="s">
+        <v>493</v>
+      </c>
+      <c r="B493" s="2">
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="494" spans="1:2">
+      <c r="A494" t="s">
+        <v>494</v>
+      </c>
+      <c r="B494" s="2">
+        <v>330.0</v>
+      </c>
+    </row>
+    <row r="495" spans="1:2">
+      <c r="A495" t="s">
+        <v>495</v>
+      </c>
+      <c r="B495" s="2">
         <v>570.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>