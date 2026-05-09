--- v0 (2026-04-15)
+++ v1 (2026-05-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Adagio Memory</t>
   </si>
   <si>
     <t>Абдоков Ю. Мир Бориса Чайковского</t>
   </si>
   <si>
     <t>Алексеева А., Косачева Р.Г.,  Антология оперного творчества московских композиторов (вторая половина XX века) Вып. 1</t>
   </si>
   <si>
     <t>Алексеева А., Мирзоева Э.А.,  Антология музыкального театра московских композиторов. (вторая половина ХХ века) Вып. 2</t>
   </si>
   <si>
     <t>АЛЬМАНАХ. Сборник научных трудов РНММ. Выпуск V</t>
   </si>
   <si>
     <t>Альфреду Шнитке посвящается.  Вып. 7</t>
   </si>
   <si>
@@ -360,53 +360,50 @@
     <t>Продьма Т.Ф.,  Иоганн Себастьян Бах. Токката и фуга F-dur для органа BWV 540. Страсти по Марку</t>
   </si>
   <si>
     <t>Продьма Т.Ф.,  Иоганн Себастьян Бах. Токката, адажио и фуга С-dur для органа BWV 564. По Евангелию от Луки</t>
   </si>
   <si>
     <t>Прошу слова!. Регер Макс: Прошу слова! Из эпистолярного и публицистического наследия</t>
   </si>
   <si>
     <t>Раков Л.В.,  История контрабасового искусства. Издание 2-е</t>
   </si>
   <si>
     <t>Раков Л.В.,  Учиться, знать, уметь. Об исполнительстве и обучении игре на смычковом контрабасе</t>
   </si>
   <si>
     <t>Регер Э., Макс Регер. Моя жизнь с ним и для него</t>
   </si>
   <si>
     <t>Рыцарь фортепиано. Вспоминая Адольфа Гензельта (сост. и пер. Голинкевич Н.Т.)</t>
   </si>
   <si>
     <t>Сабинина М.,  Взаимодействие музыкального и драматического театров в ХХ веке</t>
   </si>
   <si>
     <t>Савельева Н.М.,  Духовная музыкальная культура молокан. Исследование</t>
-  </si>
-[...1 lines deleted...]
-    <t>Савельева Н.М., Региональная стилистика русской народной музыки. Русско-белорусско-украинское пограничье</t>
   </si>
   <si>
     <t>Свиридов Г.,  Полный список произведений. Нотографический справочник</t>
   </si>
   <si>
     <t>Седов .В.,  Интонации. Исследование</t>
   </si>
   <si>
     <t>Симакова И.,  Чешская симфония XX века. Исследование</t>
   </si>
   <si>
     <t>Симакова Н.А.,  Контрапункт строгого стиля и фуга. История, теория, практика. Кн. 1</t>
   </si>
   <si>
     <t>Служитель утопии. Теодор Курентзис</t>
   </si>
   <si>
     <t xml:space="preserve">Соколова А.,  Чудеса музыкального управления, или как научить музыку управлять музыкантом </t>
   </si>
   <si>
     <t>Судариков А. Школа исполнительского искусства. Баян. Аккордеон (учебно-методическое пособие)</t>
   </si>
   <si>
     <t>Сузукей В.Ю.,  Музыкальная культура Тувы в ХХ столетии. Исследование тувинской музыки</t>
   </si>
@@ -867,54 +864,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B161"/>
+  <dimension ref="A1:B160"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B161" sqref="B161"/>
+      <selection activeCell="B160" sqref="B160"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2">
         <v>400.0</v>
       </c>
     </row>
     <row r="3" spans="1:2">
@@ -1324,51 +1321,51 @@
       <c r="B53" s="2">
         <v>250.0</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" t="s">
         <v>54</v>
       </c>
       <c r="B54" s="2">
         <v>500.0</v>
       </c>
     </row>
     <row r="55" spans="1:2">
       <c r="A55" t="s">
         <v>55</v>
       </c>
       <c r="B55" s="2">
         <v>500.0</v>
       </c>
     </row>
     <row r="56" spans="1:2">
       <c r="A56" t="s">
         <v>56</v>
       </c>
       <c r="B56" s="2">
-        <v>350.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="57" spans="1:2">
       <c r="A57" t="s">
         <v>57</v>
       </c>
       <c r="B57" s="2">
         <v>550.0</v>
       </c>
     </row>
     <row r="58" spans="1:2">
       <c r="A58" t="s">
         <v>58</v>
       </c>
       <c r="B58" s="2">
         <v>500.0</v>
       </c>
     </row>
     <row r="59" spans="1:2">
       <c r="A59" t="s">
         <v>59</v>
       </c>
       <c r="B59" s="2">
         <v>600.0</v>
       </c>
@@ -1804,410 +1801,402 @@
       <c r="B113" s="2">
         <v>800.0</v>
       </c>
     </row>
     <row r="114" spans="1:2">
       <c r="A114" t="s">
         <v>114</v>
       </c>
       <c r="B114" s="2">
         <v>200.0</v>
       </c>
     </row>
     <row r="115" spans="1:2">
       <c r="A115" t="s">
         <v>115</v>
       </c>
       <c r="B115" s="2">
         <v>500.0</v>
       </c>
     </row>
     <row r="116" spans="1:2">
       <c r="A116" t="s">
         <v>116</v>
       </c>
       <c r="B116" s="2">
-        <v>450.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="117" spans="1:2">
       <c r="A117" t="s">
         <v>117</v>
       </c>
       <c r="B117" s="2">
-        <v>400.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="118" spans="1:2">
       <c r="A118" t="s">
         <v>118</v>
       </c>
       <c r="B118" s="2">
-        <v>1000.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="119" spans="1:2">
       <c r="A119" t="s">
         <v>119</v>
       </c>
       <c r="B119" s="2">
-        <v>300.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="120" spans="1:2">
       <c r="A120" t="s">
         <v>120</v>
       </c>
       <c r="B120" s="2">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
     </row>
     <row r="121" spans="1:2">
       <c r="A121" t="s">
         <v>121</v>
       </c>
       <c r="B121" s="2">
-        <v>2000.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="122" spans="1:2">
       <c r="A122" t="s">
         <v>122</v>
       </c>
       <c r="B122" s="2">
-        <v>400.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="123" spans="1:2">
       <c r="A123" t="s">
         <v>123</v>
       </c>
       <c r="B123" s="2">
-        <v>700.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="124" spans="1:2">
       <c r="A124" t="s">
         <v>124</v>
       </c>
       <c r="B124" s="2">
-        <v>400.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="125" spans="1:2">
       <c r="A125" t="s">
         <v>125</v>
       </c>
       <c r="B125" s="2">
-        <v>500.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="126" spans="1:2">
       <c r="A126" t="s">
         <v>126</v>
       </c>
       <c r="B126" s="2">
-        <v>150.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="127" spans="1:2">
       <c r="A127" t="s">
         <v>127</v>
       </c>
       <c r="B127" s="2">
-        <v>500.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="128" spans="1:2">
       <c r="A128" t="s">
         <v>128</v>
       </c>
       <c r="B128" s="2">
-        <v>600.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="129" spans="1:2">
       <c r="A129" t="s">
         <v>129</v>
       </c>
       <c r="B129" s="2">
-        <v>400.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="130" spans="1:2">
       <c r="A130" t="s">
         <v>130</v>
       </c>
       <c r="B130" s="2">
-        <v>1000.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="131" spans="1:2">
       <c r="A131" t="s">
         <v>131</v>
       </c>
       <c r="B131" s="2">
-        <v>950.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="132" spans="1:2">
       <c r="A132" t="s">
         <v>132</v>
       </c>
       <c r="B132" s="2">
-        <v>450.0</v>
+        <v>5500.0</v>
       </c>
     </row>
     <row r="133" spans="1:2">
       <c r="A133" t="s">
         <v>133</v>
       </c>
       <c r="B133" s="2">
-        <v>5500.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="134" spans="1:2">
       <c r="A134" t="s">
         <v>134</v>
       </c>
       <c r="B134" s="2">
         <v>350.0</v>
       </c>
     </row>
     <row r="135" spans="1:2">
       <c r="A135" t="s">
         <v>135</v>
       </c>
       <c r="B135" s="2">
-        <v>350.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="136" spans="1:2">
       <c r="A136" t="s">
         <v>136</v>
       </c>
       <c r="B136" s="2">
-        <v>600.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="137" spans="1:2">
       <c r="A137" t="s">
         <v>137</v>
       </c>
       <c r="B137" s="2">
-        <v>300.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="138" spans="1:2">
       <c r="A138" t="s">
         <v>138</v>
       </c>
       <c r="B138" s="2">
         <v>950.0</v>
       </c>
     </row>
     <row r="139" spans="1:2">
       <c r="A139" t="s">
         <v>139</v>
       </c>
       <c r="B139" s="2">
-        <v>950.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="140" spans="1:2">
       <c r="A140" t="s">
         <v>140</v>
       </c>
       <c r="B140" s="2">
-        <v>180.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="141" spans="1:2">
       <c r="A141" t="s">
         <v>141</v>
       </c>
       <c r="B141" s="2">
-        <v>400.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="142" spans="1:2">
       <c r="A142" t="s">
         <v>142</v>
       </c>
       <c r="B142" s="2">
-        <v>350.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="143" spans="1:2">
       <c r="A143" t="s">
         <v>143</v>
       </c>
       <c r="B143" s="2">
         <v>150.0</v>
       </c>
     </row>
     <row r="144" spans="1:2">
       <c r="A144" t="s">
         <v>144</v>
       </c>
       <c r="B144" s="2">
-        <v>150.0</v>
+        <v>1200.0</v>
       </c>
     </row>
     <row r="145" spans="1:2">
       <c r="A145" t="s">
         <v>145</v>
       </c>
       <c r="B145" s="2">
-        <v>1200.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="146" spans="1:2">
       <c r="A146" t="s">
         <v>146</v>
       </c>
       <c r="B146" s="2">
-        <v>950.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="147" spans="1:2">
       <c r="A147" t="s">
         <v>147</v>
       </c>
       <c r="B147" s="2">
-        <v>600.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="148" spans="1:2">
       <c r="A148" t="s">
         <v>148</v>
       </c>
       <c r="B148" s="2">
         <v>350.0</v>
       </c>
     </row>
     <row r="149" spans="1:2">
       <c r="A149" t="s">
         <v>149</v>
       </c>
       <c r="B149" s="2">
-        <v>350.0</v>
+        <v>2300.0</v>
       </c>
     </row>
     <row r="150" spans="1:2">
       <c r="A150" t="s">
         <v>150</v>
       </c>
       <c r="B150" s="2">
-        <v>2300.0</v>
+        <v>1700.0</v>
       </c>
     </row>
     <row r="151" spans="1:2">
       <c r="A151" t="s">
         <v>151</v>
       </c>
       <c r="B151" s="2">
-        <v>1700.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="152" spans="1:2">
       <c r="A152" t="s">
         <v>152</v>
       </c>
       <c r="B152" s="2">
-        <v>370.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="153" spans="1:2">
       <c r="A153" t="s">
         <v>153</v>
       </c>
       <c r="B153" s="2">
         <v>400.0</v>
       </c>
     </row>
     <row r="154" spans="1:2">
       <c r="A154" t="s">
         <v>154</v>
       </c>
       <c r="B154" s="2">
         <v>400.0</v>
       </c>
     </row>
     <row r="155" spans="1:2">
       <c r="A155" t="s">
         <v>155</v>
       </c>
       <c r="B155" s="2">
-        <v>400.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="156" spans="1:2">
       <c r="A156" t="s">
         <v>156</v>
       </c>
       <c r="B156" s="2">
-        <v>300.0</v>
+        <v>1700.0</v>
       </c>
     </row>
     <row r="157" spans="1:2">
       <c r="A157" t="s">
         <v>157</v>
       </c>
       <c r="B157" s="2">
-        <v>1700.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="158" spans="1:2">
       <c r="A158" t="s">
         <v>158</v>
       </c>
       <c r="B158" s="2">
-        <v>1500.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="159" spans="1:2">
       <c r="A159" t="s">
         <v>159</v>
       </c>
       <c r="B159" s="2">
-        <v>350.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="160" spans="1:2">
       <c r="A160" t="s">
         <v>160</v>
       </c>
       <c r="B160" s="2">
-        <v>800.0</v>
-[...6 lines deleted...]
-      <c r="B161" s="2">
         <v>380.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>