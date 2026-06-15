--- v1 (2026-05-09)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Adagio Memory</t>
   </si>
   <si>
     <t>Абдоков Ю. Мир Бориса Чайковского</t>
   </si>
   <si>
     <t>Алексеева А., Косачева Р.Г.,  Антология оперного творчества московских композиторов (вторая половина XX века) Вып. 1</t>
   </si>
   <si>
     <t>Алексеева А., Мирзоева Э.А.,  Антология музыкального театра московских композиторов. (вторая половина ХХ века) Вып. 2</t>
   </si>
   <si>
     <t>АЛЬМАНАХ. Сборник научных трудов РНММ. Выпуск V</t>
   </si>
   <si>
     <t>Альфреду Шнитке посвящается.  Вып. 7</t>
   </si>
   <si>
@@ -239,89 +239,89 @@
   <si>
     <t>Ковтун В.А.,  Симфония жизни с аккордеоном</t>
   </si>
   <si>
     <t>Кокарев А.И.,  Тихон Николаевич Хренников. К 100-летию со дня рождения: сборник статей и воспоминаний</t>
   </si>
   <si>
     <t>Кокарев А.И., Салыков А.Ю.,  Русские и советские музыканты в медальерном искусстве</t>
   </si>
   <si>
     <t>Кокжаев М.А.,  Александр Арутюнян: особенности композиторского стиля</t>
   </si>
   <si>
     <t>Кокжаев М.А.,  Десять творческих ступеней Арвидаса Мальциса</t>
   </si>
   <si>
     <t>Кондратьев М.Г. Чувашская музыка в зеркале параллелей</t>
   </si>
   <si>
     <t xml:space="preserve">Кондратьев М.Г. Чувашская музыка. От мифологических времен до становления современного профессионализма </t>
   </si>
   <si>
     <t>Конотоп А.,  Русское строчное многоголосие XV-XVII века. Текстология. Стиль. Культурный контекст</t>
   </si>
   <si>
-    <t>Консон Г.Р., Цукер А.М.,  Композиторы Ростова-на-Дону. Сборник статей</t>
-[...1 lines deleted...]
-  <si>
     <t>Корсакевич  О.А.,  Книга о Лядове</t>
   </si>
   <si>
     <t>Кривицкая Е.Д.,  Музыка Франции: век двадцатый. Эстетика, стиль, жанр</t>
   </si>
   <si>
     <t>Кривицкая Е.Д., Новохатько К.И.,  Музыкальные музеи России. Энциклопедический справочник</t>
   </si>
   <si>
     <t>Кривицкая Е.Д., Соловьёв А.В.,  Борис Тевлин. Материалы. Документы</t>
   </si>
   <si>
     <t xml:space="preserve">Круглов В. Искусство игры на домре. 2 издание. исправленное и дополненное </t>
   </si>
   <si>
     <t>Леонид Коган. Письма (3-е изд.)</t>
   </si>
   <si>
     <t>Леонтьева О.Т.,  Книга о Карле Орфе. Жизнь и творчество, музыкально-педагогическая концепция, К. Орф и современники (м)</t>
   </si>
   <si>
     <t>Леонтьева О.Т.,  Книга о Карле Орфе. Жизнь и творчество, музыкально-педагогическая концепция, К. Орф и современники (тв)</t>
   </si>
   <si>
     <t>Мазель Л.,  Исследования о Шопене. Классика. Русское музыкознание ХХ века</t>
   </si>
   <si>
     <t>Майкапар С.,  Из музыкального педагогического наследия</t>
   </si>
   <si>
     <t>Малинина И.,  Фортепианная музыка русских композиторов</t>
   </si>
   <si>
     <t>Медушевский В. Духовный анализ музыки</t>
   </si>
   <si>
+    <t>Мийо Д.,  Беседы с Клодом Ростаном</t>
+  </si>
+  <si>
     <t>Мирзоева Э.А.,  Справочник оркестровых произведений композиторов Москвы. Вторая половина ХХ века</t>
   </si>
   <si>
     <t>Мирзоева Э.А.,  Справочник произведений композиторов Москвы для музыкального театра. (1970–2000)</t>
   </si>
   <si>
     <t>Множественность научных концепций в музыкознании. К 60-летию Е.М.Левашева. Келдышевские чтения</t>
   </si>
   <si>
     <t>Мугинштейн М. Театр оперы. От произведения к спектаклю</t>
   </si>
   <si>
     <t>Мугинштейн М. Этюды к истории оперы</t>
   </si>
   <si>
     <t>Мугинштейн М.Л.,  Хроника мировой оперы 1600–2000. Энциклопедия оперного искусства. Т. 3. 1901–2000</t>
   </si>
   <si>
     <t>Мужчиль В. Через тернии к музыке</t>
   </si>
   <si>
     <t>Мужчиль В., Нетрадиционные приемы игры в акустической структуре инструментального звукообразования</t>
   </si>
   <si>
     <t>Наука без границ. Сборник статей к 15-летию журнала «Musiqi dünyası». Сост. А.Амрахова [2015]</t>
@@ -329,68 +329,53 @@
   <si>
     <t>Недоспасова А.П.,  Тобольский манускрипт. Памятник музыкальной культуры XVIII века</t>
   </si>
   <si>
     <t>Нестеров Б.,  Фортепианное творчество Кароля Шимановского</t>
   </si>
   <si>
     <t>Никольская И.,  Зыгмунт Краузе и его музыка</t>
   </si>
   <si>
     <t>Нина Кошелева. Траектория жизни и творчества национального композитора</t>
   </si>
   <si>
     <t>Отеттер Ж.,  Основы игры на поперечной флейте, блокфлейте и гобое. Трактат</t>
   </si>
   <si>
     <t>Плотникова Н.,  Партесные гармонизации знаменного и греческого роспевов</t>
   </si>
   <si>
     <t>Пожидаева Г., Душа хранит</t>
   </si>
   <si>
     <t>Попп С., Макс Регер. Работа вместо жизни</t>
   </si>
   <si>
-    <t>Продьма Т.Ф.,  Иоганн Себастьян Бах. Токката (с фугой) d-moll BWV 565. Страсти по Иоанну</t>
-[...10 lines deleted...]
-  <si>
     <t>Прошу слова!. Регер Макс: Прошу слова! Из эпистолярного и публицистического наследия</t>
   </si>
   <si>
-    <t>Раков Л.В.,  История контрабасового искусства. Издание 2-е</t>
-[...1 lines deleted...]
-  <si>
     <t>Раков Л.В.,  Учиться, знать, уметь. Об исполнительстве и обучении игре на смычковом контрабасе</t>
   </si>
   <si>
     <t>Регер Э., Макс Регер. Моя жизнь с ним и для него</t>
   </si>
   <si>
     <t>Рыцарь фортепиано. Вспоминая Адольфа Гензельта (сост. и пер. Голинкевич Н.Т.)</t>
   </si>
   <si>
     <t>Сабинина М.,  Взаимодействие музыкального и драматического театров в ХХ веке</t>
   </si>
   <si>
     <t>Савельева Н.М.,  Духовная музыкальная культура молокан. Исследование</t>
   </si>
   <si>
     <t>Свиридов Г.,  Полный список произведений. Нотографический справочник</t>
   </si>
   <si>
     <t>Седов .В.,  Интонации. Исследование</t>
   </si>
   <si>
     <t>Симакова И.,  Чешская симфония XX века. Исследование</t>
   </si>
   <si>
     <t>Симакова Н.А.,  Контрапункт строгого стиля и фуга. История, теория, практика. Кн. 1</t>
@@ -402,50 +387,53 @@
     <t xml:space="preserve">Соколова А.,  Чудеса музыкального управления, или как научить музыку управлять музыкантом </t>
   </si>
   <si>
     <t>Судариков А. Школа исполнительского искусства. Баян. Аккордеон (учебно-методическое пособие)</t>
   </si>
   <si>
     <t>Сузукей В.Ю.,  Музыкальная культура Тувы в ХХ столетии. Исследование тувинской музыки</t>
   </si>
   <si>
     <t xml:space="preserve">Схаплок Г.А.,  Музыка Кайи Саариахо. </t>
   </si>
   <si>
     <t>Титов Е. Приемы игры на гитаре. От теории к практике</t>
   </si>
   <si>
     <t>Тихонова Ю.В.,  Хоровая музыка Валерия Калистратова. Монография</t>
   </si>
   <si>
     <t>Трембовельский Е.Б. Горизонты музыки. прошлое в настоящем и будущем</t>
   </si>
   <si>
     <t>Три века русской музыки (лифлет)</t>
   </si>
   <si>
     <t>Тридцать три этюда о музыке: Liber amicorum. Ред.-сост. А.Г. Коробова.</t>
+  </si>
+  <si>
+    <t>Уваров С. Голос миллениалов (мягкий переплет) 2026</t>
   </si>
   <si>
     <t>Услышать музей</t>
   </si>
   <si>
     <t>Ушакова Н.В.,  Марианские антифоны в западноевропейской культуре Средневековья и Возрождения</t>
   </si>
   <si>
     <t>Фирма. 100 пластинок «Мелодии»</t>
   </si>
   <si>
     <t>Фролова Е.,  Берлинский архив М.И.Глинки</t>
   </si>
   <si>
     <t>Ханина Л.Б.,  Оперный театр Джан Карло Менотти</t>
   </si>
   <si>
     <t>Ханнанов И.Д.,  Музыка Сергея Рахманинова. Семь музыкально-теоретических этюдов</t>
   </si>
   <si>
     <t xml:space="preserve">Холопов Ю., Ценова В.,  Эдисон Денисов. </t>
   </si>
   <si>
     <t>Холопова В., Путь по центру. Композитор Родион Щедрин, Издание 2е</t>
   </si>
@@ -864,54 +852,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B160"/>
+  <dimension ref="A1:B156"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B160" sqref="B160"/>
+      <selection activeCell="B156" sqref="B156"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2">
         <v>400.0</v>
       </c>
     </row>
     <row r="3" spans="1:2">
@@ -1273,51 +1261,51 @@
       <c r="B47" s="2">
         <v>350.0</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" t="s">
         <v>48</v>
       </c>
       <c r="B48" s="2">
         <v>450.0</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" t="s">
         <v>49</v>
       </c>
       <c r="B49" s="2">
         <v>350.0</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" t="s">
         <v>50</v>
       </c>
       <c r="B50" s="2">
-        <v>300.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" t="s">
         <v>51</v>
       </c>
       <c r="B51" s="2">
         <v>475.0</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" t="s">
         <v>52</v>
       </c>
       <c r="B52" s="2">
         <v>350.0</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" t="s">
         <v>53</v>
       </c>
       <c r="B53" s="2">
         <v>250.0</v>
       </c>
@@ -1473,147 +1461,147 @@
       <c r="B72" s="2">
         <v>1100.0</v>
       </c>
     </row>
     <row r="73" spans="1:2">
       <c r="A73" t="s">
         <v>73</v>
       </c>
       <c r="B73" s="2">
         <v>500.0</v>
       </c>
     </row>
     <row r="74" spans="1:2">
       <c r="A74" t="s">
         <v>74</v>
       </c>
       <c r="B74" s="2">
         <v>150.0</v>
       </c>
     </row>
     <row r="75" spans="1:2">
       <c r="A75" t="s">
         <v>75</v>
       </c>
       <c r="B75" s="2">
-        <v>200.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="76" spans="1:2">
       <c r="A76" t="s">
         <v>76</v>
       </c>
       <c r="B76" s="2">
-        <v>400.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="77" spans="1:2">
       <c r="A77" t="s">
         <v>77</v>
       </c>
       <c r="B77" s="2">
-        <v>850.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="78" spans="1:2">
       <c r="A78" t="s">
         <v>78</v>
       </c>
       <c r="B78" s="2">
-        <v>950.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="79" spans="1:2">
       <c r="A79" t="s">
         <v>79</v>
       </c>
       <c r="B79" s="2">
-        <v>600.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="80" spans="1:2">
       <c r="A80" t="s">
         <v>80</v>
       </c>
       <c r="B80" s="2">
-        <v>750.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="81" spans="1:2">
       <c r="A81" t="s">
         <v>81</v>
       </c>
       <c r="B81" s="2">
-        <v>1000.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="82" spans="1:2">
       <c r="A82" t="s">
         <v>82</v>
       </c>
       <c r="B82" s="2">
-        <v>500.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="83" spans="1:2">
       <c r="A83" t="s">
         <v>83</v>
       </c>
       <c r="B83" s="2">
-        <v>550.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="84" spans="1:2">
       <c r="A84" t="s">
         <v>84</v>
       </c>
       <c r="B84" s="2">
-        <v>350.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="85" spans="1:2">
       <c r="A85" t="s">
         <v>85</v>
       </c>
       <c r="B85" s="2">
-        <v>150.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="86" spans="1:2">
       <c r="A86" t="s">
         <v>86</v>
       </c>
       <c r="B86" s="2">
-        <v>180.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="87" spans="1:2">
       <c r="A87" t="s">
         <v>87</v>
       </c>
       <c r="B87" s="2">
-        <v>1200.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="88" spans="1:2">
       <c r="A88" t="s">
         <v>88</v>
       </c>
       <c r="B88" s="2">
         <v>130.0</v>
       </c>
     </row>
     <row r="89" spans="1:2">
       <c r="A89" t="s">
         <v>89</v>
       </c>
       <c r="B89" s="2">
         <v>130.0</v>
       </c>
     </row>
     <row r="90" spans="1:2">
       <c r="A90" t="s">
         <v>90</v>
       </c>
       <c r="B90" s="2">
         <v>500.0</v>
       </c>
@@ -1713,490 +1701,458 @@
       <c r="B102" s="2">
         <v>350.0</v>
       </c>
     </row>
     <row r="103" spans="1:2">
       <c r="A103" t="s">
         <v>103</v>
       </c>
       <c r="B103" s="2">
         <v>900.0</v>
       </c>
     </row>
     <row r="104" spans="1:2">
       <c r="A104" t="s">
         <v>104</v>
       </c>
       <c r="B104" s="2">
         <v>1800.0</v>
       </c>
     </row>
     <row r="105" spans="1:2">
       <c r="A105" t="s">
         <v>105</v>
       </c>
       <c r="B105" s="2">
-        <v>800.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="106" spans="1:2">
       <c r="A106" t="s">
         <v>106</v>
       </c>
       <c r="B106" s="2">
         <v>400.0</v>
       </c>
     </row>
     <row r="107" spans="1:2">
       <c r="A107" t="s">
         <v>107</v>
       </c>
       <c r="B107" s="2">
-        <v>400.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="108" spans="1:2">
       <c r="A108" t="s">
         <v>108</v>
       </c>
       <c r="B108" s="2">
-        <v>450.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="109" spans="1:2">
       <c r="A109" t="s">
         <v>109</v>
       </c>
       <c r="B109" s="2">
-        <v>550.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="110" spans="1:2">
       <c r="A110" t="s">
         <v>110</v>
       </c>
       <c r="B110" s="2">
-        <v>850.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="111" spans="1:2">
       <c r="A111" t="s">
         <v>111</v>
       </c>
       <c r="B111" s="2">
         <v>400.0</v>
       </c>
     </row>
     <row r="112" spans="1:2">
       <c r="A112" t="s">
         <v>112</v>
       </c>
       <c r="B112" s="2">
-        <v>1500.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="113" spans="1:2">
       <c r="A113" t="s">
         <v>113</v>
       </c>
       <c r="B113" s="2">
-        <v>800.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="114" spans="1:2">
       <c r="A114" t="s">
         <v>114</v>
       </c>
       <c r="B114" s="2">
-        <v>200.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="115" spans="1:2">
       <c r="A115" t="s">
         <v>115</v>
       </c>
       <c r="B115" s="2">
-        <v>500.0</v>
+        <v>2000.0</v>
       </c>
     </row>
     <row r="116" spans="1:2">
       <c r="A116" t="s">
         <v>116</v>
       </c>
       <c r="B116" s="2">
         <v>400.0</v>
       </c>
     </row>
     <row r="117" spans="1:2">
       <c r="A117" t="s">
         <v>117</v>
       </c>
       <c r="B117" s="2">
-        <v>1000.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="118" spans="1:2">
       <c r="A118" t="s">
         <v>118</v>
       </c>
       <c r="B118" s="2">
-        <v>300.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="119" spans="1:2">
       <c r="A119" t="s">
         <v>119</v>
       </c>
       <c r="B119" s="2">
-        <v>1000.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="120" spans="1:2">
       <c r="A120" t="s">
         <v>120</v>
       </c>
       <c r="B120" s="2">
-        <v>2000.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="121" spans="1:2">
       <c r="A121" t="s">
         <v>121</v>
       </c>
       <c r="B121" s="2">
-        <v>400.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="122" spans="1:2">
       <c r="A122" t="s">
         <v>122</v>
       </c>
       <c r="B122" s="2">
-        <v>700.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="123" spans="1:2">
       <c r="A123" t="s">
         <v>123</v>
       </c>
       <c r="B123" s="2">
         <v>400.0</v>
       </c>
     </row>
     <row r="124" spans="1:2">
       <c r="A124" t="s">
         <v>124</v>
       </c>
       <c r="B124" s="2">
-        <v>500.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="125" spans="1:2">
       <c r="A125" t="s">
         <v>125</v>
       </c>
       <c r="B125" s="2">
-        <v>150.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="126" spans="1:2">
       <c r="A126" t="s">
         <v>126</v>
       </c>
       <c r="B126" s="2">
-        <v>500.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="127" spans="1:2">
       <c r="A127" t="s">
         <v>127</v>
       </c>
       <c r="B127" s="2">
-        <v>600.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="128" spans="1:2">
       <c r="A128" t="s">
         <v>128</v>
       </c>
       <c r="B128" s="2">
-        <v>400.0</v>
+        <v>5500.0</v>
       </c>
     </row>
     <row r="129" spans="1:2">
       <c r="A129" t="s">
         <v>129</v>
       </c>
       <c r="B129" s="2">
-        <v>1000.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="130" spans="1:2">
       <c r="A130" t="s">
         <v>130</v>
       </c>
       <c r="B130" s="2">
-        <v>950.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="131" spans="1:2">
       <c r="A131" t="s">
         <v>131</v>
       </c>
       <c r="B131" s="2">
-        <v>450.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="132" spans="1:2">
       <c r="A132" t="s">
         <v>132</v>
       </c>
       <c r="B132" s="2">
-        <v>5500.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="133" spans="1:2">
       <c r="A133" t="s">
         <v>133</v>
       </c>
       <c r="B133" s="2">
-        <v>350.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="134" spans="1:2">
       <c r="A134" t="s">
         <v>134</v>
       </c>
       <c r="B134" s="2">
-        <v>350.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="135" spans="1:2">
       <c r="A135" t="s">
         <v>135</v>
       </c>
       <c r="B135" s="2">
-        <v>600.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="136" spans="1:2">
       <c r="A136" t="s">
         <v>136</v>
       </c>
       <c r="B136" s="2">
-        <v>300.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="137" spans="1:2">
       <c r="A137" t="s">
         <v>137</v>
       </c>
       <c r="B137" s="2">
-        <v>950.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="138" spans="1:2">
       <c r="A138" t="s">
         <v>138</v>
       </c>
       <c r="B138" s="2">
-        <v>950.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="139" spans="1:2">
       <c r="A139" t="s">
         <v>139</v>
       </c>
       <c r="B139" s="2">
-        <v>180.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="140" spans="1:2">
       <c r="A140" t="s">
         <v>140</v>
       </c>
       <c r="B140" s="2">
-        <v>400.0</v>
+        <v>1200.0</v>
       </c>
     </row>
     <row r="141" spans="1:2">
       <c r="A141" t="s">
         <v>141</v>
       </c>
       <c r="B141" s="2">
-        <v>350.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="142" spans="1:2">
       <c r="A142" t="s">
         <v>142</v>
       </c>
       <c r="B142" s="2">
-        <v>150.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="143" spans="1:2">
       <c r="A143" t="s">
         <v>143</v>
       </c>
       <c r="B143" s="2">
-        <v>150.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="144" spans="1:2">
       <c r="A144" t="s">
         <v>144</v>
       </c>
       <c r="B144" s="2">
-        <v>1200.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="145" spans="1:2">
       <c r="A145" t="s">
         <v>145</v>
       </c>
       <c r="B145" s="2">
-        <v>950.0</v>
+        <v>2300.0</v>
       </c>
     </row>
     <row r="146" spans="1:2">
       <c r="A146" t="s">
         <v>146</v>
       </c>
       <c r="B146" s="2">
-        <v>600.0</v>
+        <v>1700.0</v>
       </c>
     </row>
     <row r="147" spans="1:2">
       <c r="A147" t="s">
         <v>147</v>
       </c>
       <c r="B147" s="2">
-        <v>350.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="148" spans="1:2">
       <c r="A148" t="s">
         <v>148</v>
       </c>
       <c r="B148" s="2">
-        <v>350.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="149" spans="1:2">
       <c r="A149" t="s">
         <v>149</v>
       </c>
       <c r="B149" s="2">
-        <v>2300.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="150" spans="1:2">
       <c r="A150" t="s">
         <v>150</v>
       </c>
       <c r="B150" s="2">
-        <v>1700.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="151" spans="1:2">
       <c r="A151" t="s">
         <v>151</v>
       </c>
       <c r="B151" s="2">
-        <v>370.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="152" spans="1:2">
       <c r="A152" t="s">
         <v>152</v>
       </c>
       <c r="B152" s="2">
-        <v>400.0</v>
+        <v>1700.0</v>
       </c>
     </row>
     <row r="153" spans="1:2">
       <c r="A153" t="s">
         <v>153</v>
       </c>
       <c r="B153" s="2">
-        <v>400.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="154" spans="1:2">
       <c r="A154" t="s">
         <v>154</v>
       </c>
       <c r="B154" s="2">
-        <v>400.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="155" spans="1:2">
       <c r="A155" t="s">
         <v>155</v>
       </c>
       <c r="B155" s="2">
-        <v>300.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="156" spans="1:2">
       <c r="A156" t="s">
         <v>156</v>
       </c>
       <c r="B156" s="2">
-        <v>1700.0</v>
-[...30 lines deleted...]
-      <c r="B160" s="2">
         <v>380.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>