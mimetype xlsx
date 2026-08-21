--- v2 (2026-06-15)
+++ v3 (2026-08-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Adagio Memory</t>
   </si>
   <si>
     <t>Абдоков Ю. Мир Бориса Чайковского</t>
   </si>
   <si>
     <t>Алексеева А., Косачева Р.Г.,  Антология оперного творчества московских композиторов (вторая половина XX века) Вып. 1</t>
   </si>
   <si>
     <t>Алексеева А., Мирзоева Э.А.,  Антология музыкального театра московских композиторов. (вторая половина ХХ века) Вып. 2</t>
   </si>
   <si>
     <t>АЛЬМАНАХ. Сборник научных трудов РНММ. Выпуск V</t>
   </si>
   <si>
     <t>Альфреду Шнитке посвящается.  Вып. 7</t>
   </si>
   <si>
@@ -203,119 +203,110 @@
   <si>
     <t>Евгения Кривицкая. Стравинский жив! Сборник статей</t>
   </si>
   <si>
     <t>Жуланова Н.,  Многоствольные флейты в традиционной культуре коми-пермяков</t>
   </si>
   <si>
     <t>Жумабекова Д.,  История скрипичного искусства Казахстана. Монография</t>
   </si>
   <si>
     <t>Журбин А.Б.,  О временах, о  музыке  и о себе. Полное описание сочинений, эссе, заметки и интервью</t>
   </si>
   <si>
     <t>Задерацкий В.В.,  Век ХХ. Звуковые контуры времени. Музыкальные идеи и образы минувшего века</t>
   </si>
   <si>
     <t>Задерацкий В.В.,  Полифоническое мышление И.Стравинского. Исследование</t>
   </si>
   <si>
     <t>Игорь Стравинский: человек и музыка.Взгляд из XXI века</t>
   </si>
   <si>
     <t>Истомин И.,  Русские народные песни на уроках хора. Матричный анализ мелодий и сочинение подголосков</t>
   </si>
   <si>
-    <t>Карелина Е.К.,  История тувинской музыки. От падения династии Цин и до наших дней. Исследование</t>
-[...1 lines deleted...]
-  <si>
     <t>Катуркин А.П.,  Искусство игры на баяне и аккордеоне. Теория. Методика. Практика. Уч.-метод. пособие</t>
   </si>
   <si>
     <t>Кириллина Л. Мистер Смит и примадонна</t>
   </si>
   <si>
     <t>Клас Э.,  Дирижер.  Лицом к залу</t>
   </si>
   <si>
     <t>Ковтун В.А.,  Симфония жизни с аккордеоном</t>
   </si>
   <si>
     <t>Кокарев А.И.,  Тихон Николаевич Хренников. К 100-летию со дня рождения: сборник статей и воспоминаний</t>
   </si>
   <si>
     <t>Кокарев А.И., Салыков А.Ю.,  Русские и советские музыканты в медальерном искусстве</t>
   </si>
   <si>
     <t>Кокжаев М.А.,  Александр Арутюнян: особенности композиторского стиля</t>
   </si>
   <si>
     <t>Кокжаев М.А.,  Десять творческих ступеней Арвидаса Мальциса</t>
   </si>
   <si>
     <t>Кондратьев М.Г. Чувашская музыка в зеркале параллелей</t>
   </si>
   <si>
     <t xml:space="preserve">Кондратьев М.Г. Чувашская музыка. От мифологических времен до становления современного профессионализма </t>
   </si>
   <si>
     <t>Конотоп А.,  Русское строчное многоголосие XV-XVII века. Текстология. Стиль. Культурный контекст</t>
   </si>
   <si>
-    <t>Корсакевич  О.А.,  Книга о Лядове</t>
-[...1 lines deleted...]
-  <si>
     <t>Кривицкая Е.Д.,  Музыка Франции: век двадцатый. Эстетика, стиль, жанр</t>
   </si>
   <si>
     <t>Кривицкая Е.Д., Новохатько К.И.,  Музыкальные музеи России. Энциклопедический справочник</t>
   </si>
   <si>
     <t>Кривицкая Е.Д., Соловьёв А.В.,  Борис Тевлин. Материалы. Документы</t>
   </si>
   <si>
     <t xml:space="preserve">Круглов В. Искусство игры на домре. 2 издание. исправленное и дополненное </t>
   </si>
   <si>
     <t>Леонид Коган. Письма (3-е изд.)</t>
   </si>
   <si>
     <t>Леонтьева О.Т.,  Книга о Карле Орфе. Жизнь и творчество, музыкально-педагогическая концепция, К. Орф и современники (м)</t>
   </si>
   <si>
     <t>Леонтьева О.Т.,  Книга о Карле Орфе. Жизнь и творчество, музыкально-педагогическая концепция, К. Орф и современники (тв)</t>
   </si>
   <si>
     <t>Мазель Л.,  Исследования о Шопене. Классика. Русское музыкознание ХХ века</t>
   </si>
   <si>
     <t>Майкапар С.,  Из музыкального педагогического наследия</t>
   </si>
   <si>
-    <t>Малинина И.,  Фортепианная музыка русских композиторов</t>
-[...1 lines deleted...]
-  <si>
     <t>Медушевский В. Духовный анализ музыки</t>
   </si>
   <si>
     <t>Мийо Д.,  Беседы с Клодом Ростаном</t>
   </si>
   <si>
     <t>Мирзоева Э.А.,  Справочник оркестровых произведений композиторов Москвы. Вторая половина ХХ века</t>
   </si>
   <si>
     <t>Мирзоева Э.А.,  Справочник произведений композиторов Москвы для музыкального театра. (1970–2000)</t>
   </si>
   <si>
     <t>Множественность научных концепций в музыкознании. К 60-летию Е.М.Левашева. Келдышевские чтения</t>
   </si>
   <si>
     <t>Мугинштейн М. Театр оперы. От произведения к спектаклю</t>
   </si>
   <si>
     <t>Мугинштейн М. Этюды к истории оперы</t>
   </si>
   <si>
     <t>Мугинштейн М.Л.,  Хроника мировой оперы 1600–2000. Энциклопедия оперного искусства. Т. 3. 1901–2000</t>
   </si>
   <si>
     <t>Мужчиль В. Через тернии к музыке</t>
@@ -332,50 +323,53 @@
   <si>
     <t>Нестеров Б.,  Фортепианное творчество Кароля Шимановского</t>
   </si>
   <si>
     <t>Никольская И.,  Зыгмунт Краузе и его музыка</t>
   </si>
   <si>
     <t>Нина Кошелева. Траектория жизни и творчества национального композитора</t>
   </si>
   <si>
     <t>Отеттер Ж.,  Основы игры на поперечной флейте, блокфлейте и гобое. Трактат</t>
   </si>
   <si>
     <t>Плотникова Н.,  Партесные гармонизации знаменного и греческого роспевов</t>
   </si>
   <si>
     <t>Пожидаева Г., Душа хранит</t>
   </si>
   <si>
     <t>Попп С., Макс Регер. Работа вместо жизни</t>
   </si>
   <si>
     <t>Прошу слова!. Регер Макс: Прошу слова! Из эпистолярного и публицистического наследия</t>
   </si>
   <si>
+    <t>Раков Л.В.,  История контрабасового искусства. Издание 2-е</t>
+  </si>
+  <si>
     <t>Раков Л.В.,  Учиться, знать, уметь. Об исполнительстве и обучении игре на смычковом контрабасе</t>
   </si>
   <si>
     <t>Регер Э., Макс Регер. Моя жизнь с ним и для него</t>
   </si>
   <si>
     <t>Рыцарь фортепиано. Вспоминая Адольфа Гензельта (сост. и пер. Голинкевич Н.Т.)</t>
   </si>
   <si>
     <t>Сабинина М.,  Взаимодействие музыкального и драматического театров в ХХ веке</t>
   </si>
   <si>
     <t>Савельева Н.М.,  Духовная музыкальная культура молокан. Исследование</t>
   </si>
   <si>
     <t>Свиридов Г.,  Полный список произведений. Нотографический справочник</t>
   </si>
   <si>
     <t>Седов .В.,  Интонации. Исследование</t>
   </si>
   <si>
     <t>Симакова И.,  Чешская симфония XX века. Исследование</t>
   </si>
   <si>
     <t>Симакова Н.А.,  Контрапункт строгого стиля и фуга. История, теория, практика. Кн. 1</t>
@@ -383,89 +377,83 @@
   <si>
     <t>Служитель утопии. Теодор Курентзис</t>
   </si>
   <si>
     <t xml:space="preserve">Соколова А.,  Чудеса музыкального управления, или как научить музыку управлять музыкантом </t>
   </si>
   <si>
     <t>Судариков А. Школа исполнительского искусства. Баян. Аккордеон (учебно-методическое пособие)</t>
   </si>
   <si>
     <t>Сузукей В.Ю.,  Музыкальная культура Тувы в ХХ столетии. Исследование тувинской музыки</t>
   </si>
   <si>
     <t xml:space="preserve">Схаплок Г.А.,  Музыка Кайи Саариахо. </t>
   </si>
   <si>
     <t>Титов Е. Приемы игры на гитаре. От теории к практике</t>
   </si>
   <si>
     <t>Тихонова Ю.В.,  Хоровая музыка Валерия Калистратова. Монография</t>
   </si>
   <si>
     <t>Трембовельский Е.Б. Горизонты музыки. прошлое в настоящем и будущем</t>
   </si>
   <si>
-    <t>Три века русской музыки (лифлет)</t>
-[...1 lines deleted...]
-  <si>
     <t>Тридцать три этюда о музыке: Liber amicorum. Ред.-сост. А.Г. Коробова.</t>
   </si>
   <si>
     <t>Уваров С. Голос миллениалов (мягкий переплет) 2026</t>
   </si>
   <si>
     <t>Услышать музей</t>
   </si>
   <si>
     <t>Ушакова Н.В.,  Марианские антифоны в западноевропейской культуре Средневековья и Возрождения</t>
   </si>
   <si>
     <t>Фирма. 100 пластинок «Мелодии»</t>
   </si>
   <si>
     <t>Фролова Е.,  Берлинский архив М.И.Глинки</t>
   </si>
   <si>
     <t>Ханина Л.Б.,  Оперный театр Джан Карло Менотти</t>
   </si>
   <si>
     <t>Ханнанов И.Д.,  Музыка Сергея Рахманинова. Семь музыкально-теоретических этюдов</t>
   </si>
   <si>
     <t xml:space="preserve">Холопов Ю., Ценова В.,  Эдисон Денисов. </t>
   </si>
   <si>
     <t>Холопова В., Путь по центру. Композитор Родион Щедрин, Издание 2е</t>
   </si>
   <si>
     <t>Холопова В.Н. София Губайдулина. Монография</t>
   </si>
   <si>
-    <t>Холопова В.Н.,  Алексей Любимов. Творческий портрет</t>
-[...1 lines deleted...]
-  <si>
     <t>Хохлов Ю.,  Репризная и сквозная песня. в немецкой и австрийской музыке конца XVIII - начала XIX века</t>
   </si>
   <si>
     <t>Художник и время. Композитор Алексей Александрович Николаев</t>
   </si>
   <si>
     <t>Ценова В.,  MGS. Magistro Georgio Septuaginta. К 70-летию Ю.Н.Холопова</t>
   </si>
   <si>
     <t>Цетлин М.,  Пятеро и другие</t>
   </si>
   <si>
     <t>Цицанкин В.С. Валерий Халилов. Любить всю жизнь...</t>
   </si>
   <si>
     <t>Цицанкин В.С., Судьба музыканта (С.А.Чернецкий)</t>
   </si>
   <si>
     <t>Цукер А., Массовая музыка в пространстве культуры</t>
   </si>
   <si>
     <t>Цукер А.., Драматургия Пушкина. в русской оперной классике. 2-е издание</t>
   </si>
   <si>
     <t>Шамилли Г.,  Классическая музыка Ирана. Правила познания и практики</t>
@@ -477,53 +465,50 @@
     <t>Шатько Е.Г.,  Колокола и колокольные звоны православных храмов западных регионов Беларуси. история и современность</t>
   </si>
   <si>
     <t>Шахиди Т.,  ...И посвятившие себя музыке. Сборник статей об истории развития современной таджикской музыки</t>
   </si>
   <si>
     <t>Шелудякова О.,  Азбука русского православного богослужебного пения. Словарь</t>
   </si>
   <si>
     <t>Шульгин Д.И.,  Годы неизвестности Альфреда Шнитке</t>
   </si>
   <si>
     <t>Шульгин Д.И.,  Признание Э. Денисова. По материалам бесед</t>
   </si>
   <si>
     <t>Эсаулова Т.,  Языки культуры. в вокально-хоровом творчестве Николая Сидельникова</t>
   </si>
   <si>
     <t>Юрий Буцко: свидетельства жизни</t>
   </si>
   <si>
     <t>Яворский Б., Строение музыкальной речи</t>
   </si>
   <si>
     <t>Яворский Б.Л.,  Избранное. Письма. Воспоминания</t>
-  </si>
-[...1 lines deleted...]
-    <t>Яков Флиер. К 100-летию со дня рождения</t>
   </si>
   <si>
     <t>Яковенко С.Б.,  И довелось, и посчастливилось...</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -852,54 +837,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B156"/>
+  <dimension ref="A1:B151"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B156" sqref="B156"/>
+      <selection activeCell="B151" sqref="B151"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2">
         <v>400.0</v>
       </c>
     </row>
     <row r="3" spans="1:2">
@@ -1365,794 +1350,754 @@
       <c r="B60" s="2">
         <v>250.0</v>
       </c>
     </row>
     <row r="61" spans="1:2">
       <c r="A61" t="s">
         <v>61</v>
       </c>
       <c r="B61" s="2">
         <v>1200.0</v>
       </c>
     </row>
     <row r="62" spans="1:2">
       <c r="A62" t="s">
         <v>62</v>
       </c>
       <c r="B62" s="2">
         <v>800.0</v>
       </c>
     </row>
     <row r="63" spans="1:2">
       <c r="A63" t="s">
         <v>63</v>
       </c>
       <c r="B63" s="2">
-        <v>1000.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="64" spans="1:2">
       <c r="A64" t="s">
         <v>64</v>
       </c>
       <c r="B64" s="2">
-        <v>700.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="65" spans="1:2">
       <c r="A65" t="s">
         <v>65</v>
       </c>
       <c r="B65" s="2">
-        <v>400.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="66" spans="1:2">
       <c r="A66" t="s">
         <v>66</v>
       </c>
       <c r="B66" s="2">
-        <v>150.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="67" spans="1:2">
       <c r="A67" t="s">
         <v>67</v>
       </c>
       <c r="B67" s="2">
         <v>400.0</v>
       </c>
     </row>
     <row r="68" spans="1:2">
       <c r="A68" t="s">
         <v>68</v>
       </c>
       <c r="B68" s="2">
-        <v>400.0</v>
+        <v>4000.0</v>
       </c>
     </row>
     <row r="69" spans="1:2">
       <c r="A69" t="s">
         <v>69</v>
       </c>
       <c r="B69" s="2">
-        <v>4000.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="70" spans="1:2">
       <c r="A70" t="s">
         <v>70</v>
       </c>
       <c r="B70" s="2">
-        <v>350.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="71" spans="1:2">
       <c r="A71" t="s">
         <v>71</v>
       </c>
       <c r="B71" s="2">
-        <v>400.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="72" spans="1:2">
       <c r="A72" t="s">
         <v>72</v>
       </c>
       <c r="B72" s="2">
-        <v>1100.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="73" spans="1:2">
       <c r="A73" t="s">
         <v>73</v>
       </c>
       <c r="B73" s="2">
-        <v>500.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="74" spans="1:2">
       <c r="A74" t="s">
         <v>74</v>
       </c>
       <c r="B74" s="2">
-        <v>150.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="75" spans="1:2">
       <c r="A75" t="s">
         <v>75</v>
       </c>
       <c r="B75" s="2">
-        <v>400.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="76" spans="1:2">
       <c r="A76" t="s">
         <v>76</v>
       </c>
       <c r="B76" s="2">
-        <v>850.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="77" spans="1:2">
       <c r="A77" t="s">
         <v>77</v>
       </c>
       <c r="B77" s="2">
-        <v>950.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="78" spans="1:2">
       <c r="A78" t="s">
         <v>78</v>
       </c>
       <c r="B78" s="2">
-        <v>600.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="79" spans="1:2">
       <c r="A79" t="s">
         <v>79</v>
       </c>
       <c r="B79" s="2">
-        <v>750.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="80" spans="1:2">
       <c r="A80" t="s">
         <v>80</v>
       </c>
       <c r="B80" s="2">
-        <v>1000.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="81" spans="1:2">
       <c r="A81" t="s">
         <v>81</v>
       </c>
       <c r="B81" s="2">
-        <v>500.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="82" spans="1:2">
       <c r="A82" t="s">
         <v>82</v>
       </c>
       <c r="B82" s="2">
-        <v>550.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="83" spans="1:2">
       <c r="A83" t="s">
         <v>83</v>
       </c>
       <c r="B83" s="2">
-        <v>350.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="84" spans="1:2">
       <c r="A84" t="s">
         <v>84</v>
       </c>
       <c r="B84" s="2">
-        <v>150.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="85" spans="1:2">
       <c r="A85" t="s">
         <v>85</v>
       </c>
       <c r="B85" s="2">
-        <v>180.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="86" spans="1:2">
       <c r="A86" t="s">
         <v>86</v>
       </c>
       <c r="B86" s="2">
-        <v>1500.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="87" spans="1:2">
       <c r="A87" t="s">
         <v>87</v>
       </c>
       <c r="B87" s="2">
-        <v>400.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="88" spans="1:2">
       <c r="A88" t="s">
         <v>88</v>
       </c>
       <c r="B88" s="2">
-        <v>130.0</v>
+        <v>4500.0</v>
       </c>
     </row>
     <row r="89" spans="1:2">
       <c r="A89" t="s">
         <v>89</v>
       </c>
       <c r="B89" s="2">
-        <v>130.0</v>
+        <v>4500.0</v>
       </c>
     </row>
     <row r="90" spans="1:2">
       <c r="A90" t="s">
         <v>90</v>
       </c>
       <c r="B90" s="2">
-        <v>500.0</v>
+        <v>8500.0</v>
       </c>
     </row>
     <row r="91" spans="1:2">
       <c r="A91" t="s">
         <v>91</v>
       </c>
       <c r="B91" s="2">
-        <v>4500.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="92" spans="1:2">
       <c r="A92" t="s">
         <v>92</v>
       </c>
       <c r="B92" s="2">
-        <v>4500.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="93" spans="1:2">
       <c r="A93" t="s">
         <v>93</v>
       </c>
       <c r="B93" s="2">
-        <v>8500.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="94" spans="1:2">
       <c r="A94" t="s">
         <v>94</v>
       </c>
       <c r="B94" s="2">
-        <v>1000.0</v>
+        <v>2750.0</v>
       </c>
     </row>
     <row r="95" spans="1:2">
       <c r="A95" t="s">
         <v>95</v>
       </c>
       <c r="B95" s="2">
-        <v>1000.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="96" spans="1:2">
       <c r="A96" t="s">
         <v>96</v>
       </c>
       <c r="B96" s="2">
-        <v>400.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="97" spans="1:2">
       <c r="A97" t="s">
         <v>97</v>
       </c>
       <c r="B97" s="2">
-        <v>2750.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="98" spans="1:2">
       <c r="A98" t="s">
         <v>98</v>
       </c>
       <c r="B98" s="2">
-        <v>200.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="99" spans="1:2">
       <c r="A99" t="s">
         <v>99</v>
       </c>
       <c r="B99" s="2">
-        <v>750.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="100" spans="1:2">
       <c r="A100" t="s">
         <v>100</v>
       </c>
       <c r="B100" s="2">
-        <v>1100.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="101" spans="1:2">
       <c r="A101" t="s">
         <v>101</v>
       </c>
       <c r="B101" s="2">
-        <v>500.0</v>
+        <v>1800.0</v>
       </c>
     </row>
     <row r="102" spans="1:2">
       <c r="A102" t="s">
         <v>102</v>
       </c>
       <c r="B102" s="2">
-        <v>350.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="103" spans="1:2">
       <c r="A103" t="s">
         <v>103</v>
       </c>
       <c r="B103" s="2">
-        <v>900.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="104" spans="1:2">
       <c r="A104" t="s">
         <v>104</v>
       </c>
       <c r="B104" s="2">
-        <v>1800.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="105" spans="1:2">
       <c r="A105" t="s">
         <v>105</v>
       </c>
       <c r="B105" s="2">
-        <v>550.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="106" spans="1:2">
       <c r="A106" t="s">
         <v>106</v>
       </c>
       <c r="B106" s="2">
-        <v>400.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="107" spans="1:2">
       <c r="A107" t="s">
         <v>107</v>
       </c>
       <c r="B107" s="2">
-        <v>1500.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="108" spans="1:2">
       <c r="A108" t="s">
         <v>108</v>
       </c>
       <c r="B108" s="2">
-        <v>800.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="109" spans="1:2">
       <c r="A109" t="s">
         <v>109</v>
       </c>
       <c r="B109" s="2">
-        <v>200.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="110" spans="1:2">
       <c r="A110" t="s">
         <v>110</v>
       </c>
       <c r="B110" s="2">
-        <v>500.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="111" spans="1:2">
       <c r="A111" t="s">
         <v>111</v>
       </c>
       <c r="B111" s="2">
-        <v>400.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="112" spans="1:2">
       <c r="A112" t="s">
         <v>112</v>
       </c>
       <c r="B112" s="2">
         <v>1000.0</v>
       </c>
     </row>
     <row r="113" spans="1:2">
       <c r="A113" t="s">
         <v>113</v>
       </c>
       <c r="B113" s="2">
-        <v>300.0</v>
+        <v>2000.0</v>
       </c>
     </row>
     <row r="114" spans="1:2">
       <c r="A114" t="s">
         <v>114</v>
       </c>
       <c r="B114" s="2">
-        <v>1000.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="115" spans="1:2">
       <c r="A115" t="s">
         <v>115</v>
       </c>
       <c r="B115" s="2">
-        <v>2000.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="116" spans="1:2">
       <c r="A116" t="s">
         <v>116</v>
       </c>
       <c r="B116" s="2">
         <v>400.0</v>
       </c>
     </row>
     <row r="117" spans="1:2">
       <c r="A117" t="s">
         <v>117</v>
       </c>
       <c r="B117" s="2">
-        <v>700.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="118" spans="1:2">
       <c r="A118" t="s">
         <v>118</v>
       </c>
       <c r="B118" s="2">
-        <v>400.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="119" spans="1:2">
       <c r="A119" t="s">
         <v>119</v>
       </c>
       <c r="B119" s="2">
         <v>500.0</v>
       </c>
     </row>
     <row r="120" spans="1:2">
       <c r="A120" t="s">
         <v>120</v>
       </c>
       <c r="B120" s="2">
-        <v>150.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="121" spans="1:2">
       <c r="A121" t="s">
         <v>121</v>
       </c>
       <c r="B121" s="2">
-        <v>500.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="122" spans="1:2">
       <c r="A122" t="s">
         <v>122</v>
       </c>
       <c r="B122" s="2">
-        <v>600.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="123" spans="1:2">
       <c r="A123" t="s">
         <v>123</v>
       </c>
       <c r="B123" s="2">
-        <v>400.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="124" spans="1:2">
       <c r="A124" t="s">
         <v>124</v>
       </c>
       <c r="B124" s="2">
-        <v>1000.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="125" spans="1:2">
       <c r="A125" t="s">
         <v>125</v>
       </c>
       <c r="B125" s="2">
-        <v>800.0</v>
+        <v>5500.0</v>
       </c>
     </row>
     <row r="126" spans="1:2">
       <c r="A126" t="s">
         <v>126</v>
       </c>
       <c r="B126" s="2">
-        <v>950.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="127" spans="1:2">
       <c r="A127" t="s">
         <v>127</v>
       </c>
       <c r="B127" s="2">
-        <v>450.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="128" spans="1:2">
       <c r="A128" t="s">
         <v>128</v>
       </c>
       <c r="B128" s="2">
-        <v>5500.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="129" spans="1:2">
       <c r="A129" t="s">
         <v>129</v>
       </c>
       <c r="B129" s="2">
-        <v>350.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="130" spans="1:2">
       <c r="A130" t="s">
         <v>130</v>
       </c>
       <c r="B130" s="2">
-        <v>350.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="131" spans="1:2">
       <c r="A131" t="s">
         <v>131</v>
       </c>
       <c r="B131" s="2">
-        <v>600.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="132" spans="1:2">
       <c r="A132" t="s">
         <v>132</v>
       </c>
       <c r="B132" s="2">
-        <v>300.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="133" spans="1:2">
       <c r="A133" t="s">
         <v>133</v>
       </c>
       <c r="B133" s="2">
-        <v>950.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="134" spans="1:2">
       <c r="A134" t="s">
         <v>134</v>
       </c>
       <c r="B134" s="2">
-        <v>950.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="135" spans="1:2">
       <c r="A135" t="s">
         <v>135</v>
       </c>
       <c r="B135" s="2">
-        <v>180.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="136" spans="1:2">
       <c r="A136" t="s">
         <v>136</v>
       </c>
       <c r="B136" s="2">
-        <v>400.0</v>
+        <v>1200.0</v>
       </c>
     </row>
     <row r="137" spans="1:2">
       <c r="A137" t="s">
         <v>137</v>
       </c>
       <c r="B137" s="2">
-        <v>350.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="138" spans="1:2">
       <c r="A138" t="s">
         <v>138</v>
       </c>
       <c r="B138" s="2">
-        <v>150.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="139" spans="1:2">
       <c r="A139" t="s">
         <v>139</v>
       </c>
       <c r="B139" s="2">
-        <v>150.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="140" spans="1:2">
       <c r="A140" t="s">
         <v>140</v>
       </c>
       <c r="B140" s="2">
-        <v>1200.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="141" spans="1:2">
       <c r="A141" t="s">
         <v>141</v>
       </c>
       <c r="B141" s="2">
-        <v>950.0</v>
+        <v>2300.0</v>
       </c>
     </row>
     <row r="142" spans="1:2">
       <c r="A142" t="s">
         <v>142</v>
       </c>
       <c r="B142" s="2">
-        <v>600.0</v>
+        <v>1700.0</v>
       </c>
     </row>
     <row r="143" spans="1:2">
       <c r="A143" t="s">
         <v>143</v>
       </c>
       <c r="B143" s="2">
-        <v>350.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="144" spans="1:2">
       <c r="A144" t="s">
         <v>144</v>
       </c>
       <c r="B144" s="2">
-        <v>350.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="145" spans="1:2">
       <c r="A145" t="s">
         <v>145</v>
       </c>
       <c r="B145" s="2">
-        <v>2300.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="146" spans="1:2">
       <c r="A146" t="s">
         <v>146</v>
       </c>
       <c r="B146" s="2">
-        <v>1700.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="147" spans="1:2">
       <c r="A147" t="s">
         <v>147</v>
       </c>
       <c r="B147" s="2">
-        <v>370.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="148" spans="1:2">
       <c r="A148" t="s">
         <v>148</v>
       </c>
       <c r="B148" s="2">
-        <v>400.0</v>
+        <v>1700.0</v>
       </c>
     </row>
     <row r="149" spans="1:2">
       <c r="A149" t="s">
         <v>149</v>
       </c>
       <c r="B149" s="2">
-        <v>400.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="150" spans="1:2">
       <c r="A150" t="s">
         <v>150</v>
       </c>
       <c r="B150" s="2">
-        <v>400.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="151" spans="1:2">
       <c r="A151" t="s">
         <v>151</v>
       </c>
       <c r="B151" s="2">
-        <v>300.0</v>
-[...38 lines deleted...]
-      <c r="B156" s="2">
         <v>380.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>